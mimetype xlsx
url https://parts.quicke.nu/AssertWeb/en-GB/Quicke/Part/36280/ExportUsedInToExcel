--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="449">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2111Q8</t>
   </si>
   <si>
     <t>Q21 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2113Q8</t>
   </si>
   <si>
     <t>Q21 DS</t>
   </si>
   <si>
@@ -1011,246 +1011,447 @@
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Options/ </t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
+    <t>521741</t>
+  </si>
+  <si>
+    <t>FL.3825N</t>
+  </si>
+  <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>521751</t>
+  </si>
+  <si>
+    <t>FL.4126N</t>
+  </si>
+  <si>
+    <t>521156</t>
+  </si>
+  <si>
+    <t>FL.4119N</t>
+  </si>
+  <si>
+    <t>521158</t>
+  </si>
+  <si>
+    <t>FL.4122N</t>
+  </si>
+  <si>
+    <t>521761</t>
+  </si>
+  <si>
+    <t>FL.4229N</t>
+  </si>
+  <si>
+    <t>521166</t>
+  </si>
+  <si>
+    <t>FL.4221N</t>
+  </si>
+  <si>
+    <t>520741</t>
+  </si>
+  <si>
+    <t>U4</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>520751</t>
+  </si>
+  <si>
+    <t>U5</t>
+  </si>
+  <si>
+    <t>520156</t>
+  </si>
+  <si>
+    <t>U5S</t>
+  </si>
+  <si>
+    <t>520158</t>
+  </si>
+  <si>
+    <t>U5M</t>
+  </si>
+  <si>
+    <t>520761</t>
+  </si>
+  <si>
+    <t>U6</t>
+  </si>
+  <si>
+    <t>520166</t>
+  </si>
+  <si>
+    <t>U6S</t>
+  </si>
+  <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
-    <t>501751</t>
-[...4 lines deleted...]
-  <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
-    <t>501761</t>
-[...4 lines deleted...]
-  <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
-  </si>
-[...97 lines deleted...]
-    <t>Q9S DXL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C231"/>
+  <dimension ref="A1:C264"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.14297962188721" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -3224,537 +3425,900 @@
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>333</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>335</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>337</v>
+        <v>305</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>338</v>
+        <v>306</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>339</v>
+        <v>307</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>340</v>
+        <v>308</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>341</v>
+        <v>309</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>342</v>
+        <v>310</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>343</v>
+        <v>311</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>344</v>
+        <v>312</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>345</v>
+        <v>313</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>346</v>
+        <v>314</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>347</v>
+        <v>315</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>348</v>
+        <v>316</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>349</v>
+        <v>317</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>350</v>
+        <v>318</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>351</v>
+        <v>319</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>352</v>
+        <v>320</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>353</v>
+        <v>321</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>354</v>
+        <v>322</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>355</v>
+        <v>323</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>356</v>
+        <v>324</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>357</v>
+        <v>325</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>306</v>
+        <v>326</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>358</v>
+        <v>327</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>308</v>
+        <v>328</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>359</v>
+        <v>329</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>310</v>
+        <v>330</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>361</v>
+        <v>333</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>312</v>
+        <v>334</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>362</v>
+        <v>337</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>314</v>
+        <v>338</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>316</v>
+        <v>340</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>365</v>
+        <v>343</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>322</v>
+        <v>345</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>367</v>
+        <v>346</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>368</v>
+        <v>347</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>369</v>
+        <v>308</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>370</v>
+        <v>348</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>371</v>
+        <v>349</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>328</v>
+        <v>350</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>372</v>
+        <v>351</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>373</v>
+        <v>352</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>374</v>
+        <v>312</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>375</v>
+        <v>353</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>376</v>
+        <v>314</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>377</v>
+        <v>354</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>378</v>
+        <v>355</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>380</v>
+        <v>357</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>381</v>
+        <v>318</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>305</v>
+        <v>358</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>307</v>
+        <v>359</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>308</v>
+        <v>360</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>309</v>
+        <v>361</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>311</v>
+        <v>362</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>315</v>
+        <v>364</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>319</v>
+        <v>366</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>320</v>
+        <v>367</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>321</v>
+        <v>368</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>322</v>
+        <v>369</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>331</v>
+        <v>379</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>334</v>
+        <v>382</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>384</v>
+      </c>
       <c r="C229" s="0" t="s">
-        <v>5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>386</v>
+      </c>
       <c r="C230" s="0" t="s">
-        <v>5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>388</v>
+      </c>
       <c r="C231" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="C262" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="C263" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>