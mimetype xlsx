--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -21,138 +21,138 @@
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">180SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">180GM+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">180GL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">180GM+/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bucket VM+ 180/ </t>
   </si>
   <si>
     <t xml:space="preserve">180VL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">200SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">200GM+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">200GL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">200GXL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">200GL+/ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">200GM+/ </t>
+    <t xml:space="preserve">Bucket VM+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 200/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Bucket VM+ 200/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">200VL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">220SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">220GM+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">220GL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">220GXL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">220GL+/ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">220GM+/ </t>
+    <t xml:space="preserve">Bucket VM+ 220/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 220/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Bucket VM+ 220/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">220VL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">240SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">240GM+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">240GL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">240GXL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">240GL+/ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">240GM+/ </t>
+    <t xml:space="preserve">Bucket VM+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 240/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Bucket VM+ 240/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">240VL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">260SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">260GL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">260GXL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">260GL+/ </t>
+    <t xml:space="preserve">Bucket VM+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 260/ </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Bucket VM+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">260VL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">160SM+/ </t>
   </si>
   <si>
     <t xml:space="preserve">160GM+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>