--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -15,63 +15,63 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LCS/ </t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>X2S</t>
-  </si>
-[...7 lines deleted...]
-    <t>X2</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>X3S</t>
   </si>
   <si>
     <t>201141</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>X4S</t>
   </si>