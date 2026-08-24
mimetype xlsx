--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,71 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Attachment kit</t>
   </si>
   <si>
     <t xml:space="preserve">Attachment M16/ </t>
   </si>
   <si>
     <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">BoH M16/ </t>
+  </si>
+  <si>
+    <t>Lifting Implements</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M+ Hydraulic Series/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -76,59 +82,59 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C191"/>
+  <dimension ref="A1:C195"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
-    <col min="2" max="2" width="14.5304412841797" customWidth="1"/>
-    <col min="3" max="3" width="17.1975727081299" customWidth="1"/>
+    <col min="2" max="2" width="17.7991352081299" customWidth="1"/>
+    <col min="3" max="3" width="19.6508827209473" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
@@ -1115,343 +1121,369 @@
     <row r="126">
       <c r="B126" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="129">
+      <c r="B129" s="0" t="s">
+        <v>7</v>
+      </c>
       <c r="C129" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="B130" s="0" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="130">
       <c r="C130" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="131">
       <c r="C131" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="132">
       <c r="C132" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="133">
       <c r="C133" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="134">
       <c r="C134" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="135">
       <c r="C135" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="136">
       <c r="C136" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="137">
       <c r="C137" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="138">
       <c r="C138" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="139">
       <c r="C139" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="140">
       <c r="C140" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="141">
       <c r="C141" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="142">
       <c r="C142" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="143">
       <c r="C143" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="144">
       <c r="C144" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="145">
       <c r="C145" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="146">
       <c r="C146" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="147">
       <c r="C147" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="148">
       <c r="C148" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="149">
       <c r="C149" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="150">
       <c r="C150" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="151">
       <c r="C151" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="152">
       <c r="C152" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="153">
       <c r="C153" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="154">
       <c r="C154" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="155">
       <c r="C155" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="156">
       <c r="C156" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="157">
       <c r="C157" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="158">
       <c r="C158" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="159">
       <c r="C159" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="160">
       <c r="C160" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="161">
       <c r="C161" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="162">
       <c r="C162" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="163">
       <c r="C163" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="164">
       <c r="C164" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="165">
       <c r="C165" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="166">
       <c r="C166" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="167">
       <c r="C167" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="168">
       <c r="C168" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="169">
       <c r="C169" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="170">
       <c r="C170" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="171">
       <c r="C171" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="172">
       <c r="C172" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="173">
       <c r="C173" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="174">
       <c r="C174" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="175">
       <c r="C175" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="176">
       <c r="C176" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="177">
       <c r="C177" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="178">
       <c r="C178" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="179">
       <c r="C179" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="180">
       <c r="C180" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="181">
       <c r="C181" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="182">
       <c r="C182" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="183">
       <c r="C183" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="184">
       <c r="C184" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="185">
       <c r="C185" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="186">
       <c r="C186" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="187">
       <c r="C187" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="188">
       <c r="C188" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="189">
       <c r="C189" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="190">
       <c r="C190" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="191">
       <c r="C191" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="C192" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="C193" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="C194" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="C195" s="0" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>