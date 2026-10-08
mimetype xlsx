--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -75,84 +75,84 @@
   <si>
     <t>120751</t>
   </si>
   <si>
     <t>Valtra G5</t>
   </si>
   <si>
     <t>120150</t>
   </si>
   <si>
     <t>Valtra G5S</t>
   </si>
   <si>
     <t>120158</t>
   </si>
   <si>
     <t>Valtra G5M</t>
   </si>
   <si>
     <t>120159</t>
   </si>
   <si>
     <t>Valtra G5L</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521166</t>
   </si>
   <si>
     <t>FL.4221N</t>
   </si>
   <si>
     <t>520751</t>
   </si>
   <si>
     <t>U5</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...10 lines deleted...]
-    <t>N6S DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>