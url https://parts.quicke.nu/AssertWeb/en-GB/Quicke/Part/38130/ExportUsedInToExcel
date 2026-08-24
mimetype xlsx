--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -140,62 +140,62 @@
       <c r="B4" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="B6" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9">
       <c r="C9" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12">
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="C13" s="0" t="s">
         <v>7</v>