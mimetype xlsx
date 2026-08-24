--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -21,63 +21,63 @@
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">240SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">240GM+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">240GL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">240GXL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">240GL+/ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">240GM+/ </t>
+    <t xml:space="preserve">Bucket VM+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 240/ </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Bucket VM+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">240VL+/ </t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab M+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -177,117 +177,117 @@
       <c r="B6" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="C19" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20">
       <c r="C20" s="0" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>