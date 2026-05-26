--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -15,207 +15,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t xml:space="preserve">/ </t>
-[...107 lines deleted...]
-    <t>Q4S DM</t>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
-    <t>110176</t>
-[...25 lines deleted...]
-  <si>
     <t>110146</t>
-  </si>
-[...7 lines deleted...]
-    <t>110136</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -456,194 +456,194 @@
         <v>38</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
@@ -819,194 +819,194 @@
         <v>38</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
@@ -1207,194 +1207,194 @@
         <v>38</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
@@ -1570,188 +1570,188 @@
         <v>38</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="C139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="140">
       <c r="C140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>