--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -15,249 +15,249 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
-    <t xml:space="preserve">/ </t>
-[...55 lines deleted...]
-  <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
-    <t>110139</t>
-[...14 lines deleted...]
-    <t>Q3S DM</t>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101178</t>
-[...64 lines deleted...]
-  <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
-  </si>
-[...4 lines deleted...]
-    <t>N6 DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -608,238 +608,238 @@
         <v>30</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
@@ -894,447 +894,447 @@
         <v>68</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
@@ -1655,238 +1655,238 @@
         <v>30</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>5</v>
@@ -2018,232 +2018,232 @@
         <v>30</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B180" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="C181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182">
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>