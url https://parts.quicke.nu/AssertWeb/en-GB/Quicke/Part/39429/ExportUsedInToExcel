--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -348,50 +348,164 @@
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>201121</t>
   </si>
   <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
     <t xml:space="preserve">QC4 Mobile/ </t>
   </si>
   <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -430,164 +544,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...112 lines deleted...]
-    <t>Valtra G8M</t>
   </si>
   <si>
     <t xml:space="preserve">QC6 Mobile/ </t>
   </si>
   <si>
     <t xml:space="preserve">QC6c Mobile/ </t>
   </si>
   <si>
     <t xml:space="preserve">Service Solutions/ </t>
   </si>
   <si>
     <t>Conversion kits LCS to QCS valve</t>
   </si>
   <si>
     <t xml:space="preserve">Open Centre/ </t>
   </si>
   <si>
     <t xml:space="preserve">Load sensing/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -2599,1077 +2599,1077 @@
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>114</v>
+        <v>5</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>115</v>
+        <v>6</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>116</v>
+        <v>7</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>118</v>
+        <v>29</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>121</v>
+        <v>32</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>120</v>
+        <v>33</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>122</v>
+        <v>46</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>123</v>
+        <v>47</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>123</v>
+        <v>52</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>125</v>
+        <v>54</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>125</v>
+        <v>64</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>126</v>
+        <v>65</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>127</v>
+        <v>66</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>127</v>
+        <v>68</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>131</v>
+        <v>56</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>130</v>
+        <v>72</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>131</v>
+        <v>73</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>132</v>
+        <v>78</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>133</v>
+        <v>77</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>134</v>
+        <v>9</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>135</v>
+        <v>10</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>135</v>
+        <v>6</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>137</v>
+        <v>14</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>139</v>
+        <v>21</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>140</v>
+        <v>23</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>140</v>
+        <v>35</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>141</v>
+        <v>30</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>112</v>
+        <v>37</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>64</v>
+        <v>115</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>68</v>
+        <v>119</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>77</v>
+        <v>121</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>55</v>
+        <v>124</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>56</v>
+        <v>125</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>72</v>
+        <v>126</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>73</v>
+        <v>127</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>6</v>
+        <v>135</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>8</v>
+        <v>137</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>35</v>
+        <v>146</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>38</v>
+        <v>150</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>32</v>
+        <v>151</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="247">
-      <c r="A247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B247" s="0" t="s">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>113</v>
+        <v>4</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>74</v>
+        <v>152</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>75</v>
+        <v>153</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>25</v>
+        <v>173</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>40</v>
+        <v>172</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>41</v>
+        <v>173</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>61</v>
+        <v>174</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>62</v>
+        <v>175</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>27</v>
+        <v>174</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>28</v>
+        <v>175</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>42</v>
+        <v>176</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>43</v>
+        <v>177</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>44</v>
+        <v>176</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>45</v>
+        <v>177</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>49</v>
+        <v>178</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>50</v>
+        <v>179</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="275">
+      <c r="A275" s="0" t="s">
+        <v>178</v>
+      </c>
       <c r="B275" s="0" t="s">
-        <v>3</v>
+        <v>179</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>4</v>
+        <v>113</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="278">
@@ -5387,252 +5387,252 @@
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B434" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B435" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>142</v>
+        <v>114</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>143</v>
+        <v>115</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>144</v>
+        <v>116</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>145</v>
+        <v>117</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>147</v>
+        <v>119</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>148</v>
+        <v>120</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>149</v>
+        <v>121</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>150</v>
+        <v>122</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>151</v>
+        <v>123</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>152</v>
+        <v>124</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>154</v>
+        <v>126</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>156</v>
+        <v>128</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>159</v>
+        <v>131</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>160</v>
+        <v>132</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>161</v>
+        <v>133</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>162</v>
+        <v>134</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>163</v>
+        <v>135</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>164</v>
+        <v>136</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>165</v>
+        <v>137</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>167</v>
+        <v>139</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>168</v>
+        <v>140</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>169</v>
+        <v>141</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>172</v>
+        <v>144</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>173</v>
+        <v>145</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>176</v>
+        <v>148</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>177</v>
+        <v>149</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>178</v>
+        <v>150</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>179</v>
+        <v>151</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B455" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B456" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>181</v>
@@ -6130,615 +6130,615 @@
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B504" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B505" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>142</v>
+        <v>114</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>143</v>
+        <v>115</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>144</v>
+        <v>116</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>145</v>
+        <v>117</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B508" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B509" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B510" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>18</v>
+        <v>125</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>18</v>
+        <v>153</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>23</v>
+        <v>154</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>16</v>
+        <v>155</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>24</v>
+        <v>166</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>25</v>
+        <v>167</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>28</v>
+        <v>169</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>118</v>
+        <v>29</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>121</v>
+        <v>32</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>123</v>
+        <v>34</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>29</v>
+        <v>132</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>30</v>
+        <v>133</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>154</v>
+        <v>38</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>155</v>
+        <v>32</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>156</v>
+        <v>39</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>157</v>
+        <v>34</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>158</v>
+        <v>40</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>159</v>
+        <v>41</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>160</v>
+        <v>42</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>161</v>
+        <v>43</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>36</v>
+        <v>156</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>37</v>
+        <v>157</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>38</v>
+        <v>158</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>32</v>
+        <v>159</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>39</v>
+        <v>160</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>41</v>
+        <v>171</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>42</v>
+        <v>172</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>43</v>
+        <v>173</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>45</v>
+        <v>175</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>127</v>
+        <v>47</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B550" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>162</v>
+        <v>49</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>163</v>
+        <v>50</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>48</v>
+        <v>164</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>49</v>
+        <v>178</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>50</v>
+        <v>179</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B554" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B555" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>142</v>
+        <v>114</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>143</v>
+        <v>115</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>144</v>
+        <v>116</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>145</v>
+        <v>117</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B558" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B559" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>26</v>
@@ -6790,164 +6790,164 @@
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B564" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B565" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>139</v>
+        <v>54</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>51</v>
+        <v>136</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>52</v>
+        <v>137</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>166</v>
+        <v>57</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>167</v>
+        <v>58</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>168</v>
+        <v>59</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>169</v>
+        <v>52</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>60</v>
+        <v>162</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>54</v>
+        <v>163</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>61</v>
+        <v>176</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>62</v>
+        <v>177</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B577" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B578" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>26</v>
@@ -6955,76 +6955,76 @@
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B579" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B580" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>172</v>
+        <v>144</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>173</v>
+        <v>145</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B584" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B585" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>26</v>
@@ -7032,54 +7032,54 @@
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B586" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B587" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>176</v>
+        <v>148</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>177</v>
+        <v>149</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B589" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B590" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>26</v>
@@ -7087,54 +7087,54 @@
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B591" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B592" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>178</v>
+        <v>150</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>179</v>
+        <v>151</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B594" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B595" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C595" s="0" t="s">
         <v>26</v>
@@ -7142,87 +7142,87 @@
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B596" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B597" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>147</v>
+        <v>119</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>148</v>
+        <v>120</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>149</v>
+        <v>121</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>150</v>
+        <v>122</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>151</v>
+        <v>123</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>152</v>
+        <v>124</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B602" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B603" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>26</v>
@@ -7263,87 +7263,87 @@
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B607" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C607" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B608" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>154</v>
+        <v>126</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>156</v>
+        <v>128</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>159</v>
+        <v>131</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>160</v>
+        <v>132</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>161</v>
+        <v>133</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B613" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B614" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>26</v>
@@ -7362,120 +7362,120 @@
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B616" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B617" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>162</v>
+        <v>134</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>163</v>
+        <v>135</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B619" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B620" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B621" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>164</v>
+        <v>136</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>165</v>
+        <v>137</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>167</v>
+        <v>139</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>168</v>
+        <v>140</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>169</v>
+        <v>141</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B625" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B626" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>26</v>
@@ -7516,76 +7516,76 @@
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B630" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B631" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>172</v>
+        <v>144</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>173</v>
+        <v>145</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B635" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C635" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B636" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>26</v>
@@ -7637,54 +7637,54 @@
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B641" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B642" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>178</v>
+        <v>150</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>179</v>
+        <v>151</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B644" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B645" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>26</v>