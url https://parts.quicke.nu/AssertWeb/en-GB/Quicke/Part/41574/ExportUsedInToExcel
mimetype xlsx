--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -981,50 +981,56 @@
   <si>
     <t>340372-018</t>
   </si>
   <si>
     <t>310001-018</t>
   </si>
   <si>
     <t>310005-018</t>
   </si>
   <si>
     <t>310007-018</t>
   </si>
   <si>
     <t>310008-018</t>
   </si>
   <si>
     <t>310020-018</t>
   </si>
   <si>
     <t>340416-018</t>
   </si>
   <si>
     <t xml:space="preserve">Load sensing/ </t>
   </si>
   <si>
+    <t>59012152</t>
+  </si>
+  <si>
+    <t>59012153</t>
+  </si>
+  <si>
     <t>340319-019</t>
   </si>
   <si>
     <t>340321-019</t>
   </si>
   <si>
     <t>340073-019</t>
   </si>
   <si>
     <t>340251-019</t>
   </si>
   <si>
     <t>340330-019</t>
   </si>
   <si>
     <t>340108-019</t>
   </si>
   <si>
     <t>340024-019</t>
   </si>
   <si>
     <t>340157-019</t>
   </si>
   <si>
     <t>340289-019</t>
@@ -1327,56 +1333,50 @@
     <t>340383-019</t>
   </si>
   <si>
     <t>340372-019</t>
   </si>
   <si>
     <t>340238-019</t>
   </si>
   <si>
     <t>310001-019</t>
   </si>
   <si>
     <t>310005-019</t>
   </si>
   <si>
     <t>310007-019</t>
   </si>
   <si>
     <t>310008-019</t>
   </si>
   <si>
     <t>310020-019</t>
   </si>
   <si>
     <t>340416-019</t>
-  </si>
-[...4 lines deleted...]
-    <t>59012153</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -4921,1346 +4921,1346 @@
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
         <v>323</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="322">
       <c r="B322" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>6</v>
+        <v>207</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>6</v>
+        <v>207</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="325">
-      <c r="A325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B325" s="0" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>7</v>
+        <v>324</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B327" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B328" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B335" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B336" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B341" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B342" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B343" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B344" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B348" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B349" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B350" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B351" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B354" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B355" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B357" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B358" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B360" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B361" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B363" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B365" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B385" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B386" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B387" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B391" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B402" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B405" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B409" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B410" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B414" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B422" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B426" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B428" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B430" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B431" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B434" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B435" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B436" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B437" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B438" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C438" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="0" t="s">
         <v>440</v>
       </c>
-      <c r="B438" s="0" t="s">
-[...6 lines deleted...]
-    <row r="439">
       <c r="B439" s="0" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>324</v>
+        <v>7</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
         <v>441</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>207</v>
+        <v>6</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
         <v>442</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>207</v>
+        <v>6</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="442">
       <c r="B442" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="443">
       <c r="C443" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="444">
       <c r="C444" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="445">
       <c r="C445" s="0" t="s">