--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -378,50 +378,59 @@
   <si>
     <t>340238-018</t>
   </si>
   <si>
     <t>310001-018</t>
   </si>
   <si>
     <t>310005-018</t>
   </si>
   <si>
     <t>310007-018</t>
   </si>
   <si>
     <t>310008-018</t>
   </si>
   <si>
     <t>310020-018</t>
   </si>
   <si>
     <t>340416-018</t>
   </si>
   <si>
     <t xml:space="preserve">Load sensing/ </t>
   </si>
   <si>
+    <t>59012152</t>
+  </si>
+  <si>
+    <t>Valve connection</t>
+  </si>
+  <si>
+    <t>59012153</t>
+  </si>
+  <si>
     <t>340319-019</t>
   </si>
   <si>
     <t>340321-019</t>
   </si>
   <si>
     <t>340073-019</t>
   </si>
   <si>
     <t>340251-019</t>
   </si>
   <si>
     <t>340330-019</t>
   </si>
   <si>
     <t>340108-019</t>
   </si>
   <si>
     <t>340024-019</t>
   </si>
   <si>
     <t>340157-019</t>
   </si>
   <si>
     <t>340289-019</t>
@@ -724,59 +733,50 @@
     <t>340383-019</t>
   </si>
   <si>
     <t>340372-019</t>
   </si>
   <si>
     <t>340238-019</t>
   </si>
   <si>
     <t>310001-019</t>
   </si>
   <si>
     <t>310005-019</t>
   </si>
   <si>
     <t>310007-019</t>
   </si>
   <si>
     <t>310008-019</t>
   </si>
   <si>
     <t>310020-019</t>
   </si>
   <si>
     <t>340416-019</t>
-  </si>
-[...7 lines deleted...]
-    <t>59012153</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -2100,76 +2100,73 @@
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>6</v>
+        <v>125</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B122" s="0" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>7</v>
+        <v>123</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
@@ -3372,74 +3369,77 @@
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>240</v>
+      </c>
       <c r="B236" s="0" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>123</v>
+        <v>7</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>241</v>
+        <v>6</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>241</v>
+        <v>6</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239">
       <c r="B239" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="240">
       <c r="C240" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="241">
       <c r="C241" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="242">
       <c r="C242" s="0" t="s">