--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -2421,312 +2421,312 @@
   <si>
     <t>340260-048</t>
   </si>
   <si>
     <t>340092-048</t>
   </si>
   <si>
     <t>340371-048</t>
   </si>
   <si>
     <t>340261-048</t>
   </si>
   <si>
     <t>340228-048</t>
   </si>
   <si>
     <t>340416-048</t>
   </si>
   <si>
     <t>340028-048</t>
   </si>
   <si>
     <t>340409-048</t>
   </si>
   <si>
+    <t>340146-049</t>
+  </si>
+  <si>
+    <t>340143-049</t>
+  </si>
+  <si>
+    <t>340307-049</t>
+  </si>
+  <si>
+    <t>340310-049</t>
+  </si>
+  <si>
+    <t>340319-049</t>
+  </si>
+  <si>
+    <t>340321-049</t>
+  </si>
+  <si>
+    <t>340073-049</t>
+  </si>
+  <si>
+    <t>340039-049</t>
+  </si>
+  <si>
+    <t>340108-049</t>
+  </si>
+  <si>
+    <t>340045-049</t>
+  </si>
+  <si>
+    <t>340042-049</t>
+  </si>
+  <si>
+    <t>340161-049</t>
+  </si>
+  <si>
+    <t>340029-049</t>
+  </si>
+  <si>
+    <t>340055-049</t>
+  </si>
+  <si>
+    <t>340158-049</t>
+  </si>
+  <si>
+    <t>340107-049</t>
+  </si>
+  <si>
+    <t>340040-049</t>
+  </si>
+  <si>
+    <t>340041-049</t>
+  </si>
+  <si>
+    <t>340046-049</t>
+  </si>
+  <si>
+    <t>340043-049</t>
+  </si>
+  <si>
+    <t>340331-049</t>
+  </si>
+  <si>
+    <t>340164-049</t>
+  </si>
+  <si>
+    <t>340240-049</t>
+  </si>
+  <si>
+    <t>340193-049</t>
+  </si>
+  <si>
+    <t>340235-049</t>
+  </si>
+  <si>
+    <t>340194-049</t>
+  </si>
+  <si>
+    <t>340259-049</t>
+  </si>
+  <si>
+    <t>340066-049</t>
+  </si>
+  <si>
+    <t>340136-049</t>
+  </si>
+  <si>
+    <t>340087-049</t>
+  </si>
+  <si>
+    <t>340322-049</t>
+  </si>
+  <si>
+    <t>340150-049</t>
+  </si>
+  <si>
+    <t>340021-049</t>
+  </si>
+  <si>
+    <t>340083-049</t>
+  </si>
+  <si>
+    <t>340275-049</t>
+  </si>
+  <si>
+    <t>340186-049</t>
+  </si>
+  <si>
+    <t>340120-049</t>
+  </si>
+  <si>
+    <t>340203-049</t>
+  </si>
+  <si>
+    <t>340204-049</t>
+  </si>
+  <si>
+    <t>340210-049</t>
+  </si>
+  <si>
+    <t>340201-049</t>
+  </si>
+  <si>
+    <t>340069-049</t>
+  </si>
+  <si>
+    <t>340199-049</t>
+  </si>
+  <si>
+    <t>340188-049</t>
+  </si>
+  <si>
+    <t>340313-049</t>
+  </si>
+  <si>
+    <t>340129-049</t>
+  </si>
+  <si>
+    <t>340245-049</t>
+  </si>
+  <si>
+    <t>340020-049</t>
+  </si>
+  <si>
+    <t>340140-049</t>
+  </si>
+  <si>
+    <t>340247-049</t>
+  </si>
+  <si>
+    <t>340311-049</t>
+  </si>
+  <si>
+    <t>340044-049</t>
+  </si>
+  <si>
+    <t>340047-049</t>
+  </si>
+  <si>
+    <t>340326-049</t>
+  </si>
+  <si>
+    <t>340334-049</t>
+  </si>
+  <si>
+    <t>340333-049</t>
+  </si>
+  <si>
+    <t>340095-049</t>
+  </si>
+  <si>
+    <t>340390-049</t>
+  </si>
+  <si>
+    <t>340222-049</t>
+  </si>
+  <si>
+    <t>340223-049</t>
+  </si>
+  <si>
+    <t>340335-049</t>
+  </si>
+  <si>
+    <t>340171-049</t>
+  </si>
+  <si>
+    <t>340030-049</t>
+  </si>
+  <si>
+    <t>340396-049</t>
+  </si>
+  <si>
+    <t>340014-049</t>
+  </si>
+  <si>
+    <t>340395-049</t>
+  </si>
+  <si>
+    <t>340091-049</t>
+  </si>
+  <si>
+    <t>340398-049</t>
+  </si>
+  <si>
+    <t>340104-049</t>
+  </si>
+  <si>
+    <t>340351-049</t>
+  </si>
+  <si>
+    <t>340350-049</t>
+  </si>
+  <si>
+    <t>340393-049</t>
+  </si>
+  <si>
+    <t>340392-049</t>
+  </si>
+  <si>
+    <t>340355-049</t>
+  </si>
+  <si>
+    <t>340375-049</t>
+  </si>
+  <si>
+    <t>340365-049</t>
+  </si>
+  <si>
+    <t>340383-049</t>
+  </si>
+  <si>
+    <t>340372-049</t>
+  </si>
+  <si>
+    <t>340260-049</t>
+  </si>
+  <si>
+    <t>340092-049</t>
+  </si>
+  <si>
+    <t>340371-049</t>
+  </si>
+  <si>
+    <t>340261-049</t>
+  </si>
+  <si>
+    <t>340228-049</t>
+  </si>
+  <si>
+    <t>340416-049</t>
+  </si>
+  <si>
+    <t>340028-049</t>
+  </si>
+  <si>
+    <t>340409-049</t>
+  </si>
+  <si>
     <t>59012452</t>
   </si>
   <si>
     <t>59012453</t>
-  </si>
-[...256 lines deleted...]
-    <t>340409-049</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -11624,1016 +11624,1016 @@
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
         <v>804</v>
       </c>
       <c r="B809" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="810">
       <c r="B810" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C810" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
         <v>805</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>299</v>
+        <v>625</v>
       </c>
       <c r="C811" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
         <v>806</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>299</v>
+        <v>625</v>
       </c>
       <c r="C812" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="813">
+      <c r="A813" s="0" t="s">
+        <v>807</v>
+      </c>
       <c r="B813" s="0" t="s">
-        <v>3</v>
+        <v>625</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>303</v>
+        <v>7</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B814" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B815" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C815" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B816" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C816" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B817" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C817" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B818" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C818" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B819" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C819" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B820" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C820" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B821" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C821" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B822" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C822" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B823" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C823" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B824" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B825" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B826" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="B827" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C827" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B828" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C828" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B829" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B830" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B831" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B832" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B833" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B835" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B836" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C836" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B837" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C837" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B838" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B839" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B840" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B841" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B842" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B843" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C843" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B844" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C844" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B845" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C845" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B846" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C846" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B847" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C847" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B848" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B849" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B850" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C850" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B851" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B852" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B853" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B854" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C854" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B855" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C855" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B856" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B857" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C857" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B858" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C858" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B859" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C859" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="B860" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B861" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B862" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B863" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C863" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B864" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C864" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B865" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C865" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B866" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C866" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B867" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C867" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B868" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C868" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B869" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C869" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B870" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C870" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B871" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C871" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="B872" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C872" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B873" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C873" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B874" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C874" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B875" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C875" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B876" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C876" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B877" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C877" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B878" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C878" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B879" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C879" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B880" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C880" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B881" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C881" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B882" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B883" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C883" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B884" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C884" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B885" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C885" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B886" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C886" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B887" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C887" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B888" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C888" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B889" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C889" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B890" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C890" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B891" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C891" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B892" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C892" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B893" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C893" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B894" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C894" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B895" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C895" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B896" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C896" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="897">
-      <c r="A897" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B897" s="0" t="s">
-        <v>625</v>
+        <v>3</v>
       </c>
       <c r="C897" s="0" t="s">
-        <v>7</v>
+        <v>303</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
         <v>891</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>625</v>
+        <v>299</v>
       </c>
       <c r="C898" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
         <v>892</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>625</v>
+        <v>299</v>
       </c>
       <c r="C899" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="900">
       <c r="B900" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C900" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="901">
       <c r="C901" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="902">
       <c r="C902" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="903">
       <c r="C903" s="0" t="s">