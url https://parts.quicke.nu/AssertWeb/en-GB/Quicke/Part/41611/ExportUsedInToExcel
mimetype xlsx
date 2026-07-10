--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -2139,312 +2139,312 @@
   <si>
     <t>340260-048</t>
   </si>
   <si>
     <t>340092-048</t>
   </si>
   <si>
     <t>340371-048</t>
   </si>
   <si>
     <t>340261-048</t>
   </si>
   <si>
     <t>340228-048</t>
   </si>
   <si>
     <t>340416-048</t>
   </si>
   <si>
     <t>340028-048</t>
   </si>
   <si>
     <t>340409-048</t>
   </si>
   <si>
+    <t>340146-049</t>
+  </si>
+  <si>
+    <t>340143-049</t>
+  </si>
+  <si>
+    <t>340307-049</t>
+  </si>
+  <si>
+    <t>340310-049</t>
+  </si>
+  <si>
+    <t>340319-049</t>
+  </si>
+  <si>
+    <t>340321-049</t>
+  </si>
+  <si>
+    <t>340073-049</t>
+  </si>
+  <si>
+    <t>340039-049</t>
+  </si>
+  <si>
+    <t>340108-049</t>
+  </si>
+  <si>
+    <t>340045-049</t>
+  </si>
+  <si>
+    <t>340042-049</t>
+  </si>
+  <si>
+    <t>340161-049</t>
+  </si>
+  <si>
+    <t>340029-049</t>
+  </si>
+  <si>
+    <t>340055-049</t>
+  </si>
+  <si>
+    <t>340158-049</t>
+  </si>
+  <si>
+    <t>340107-049</t>
+  </si>
+  <si>
+    <t>340040-049</t>
+  </si>
+  <si>
+    <t>340041-049</t>
+  </si>
+  <si>
+    <t>340046-049</t>
+  </si>
+  <si>
+    <t>340043-049</t>
+  </si>
+  <si>
+    <t>340331-049</t>
+  </si>
+  <si>
+    <t>340164-049</t>
+  </si>
+  <si>
+    <t>340240-049</t>
+  </si>
+  <si>
+    <t>340193-049</t>
+  </si>
+  <si>
+    <t>340235-049</t>
+  </si>
+  <si>
+    <t>340194-049</t>
+  </si>
+  <si>
+    <t>340259-049</t>
+  </si>
+  <si>
+    <t>340066-049</t>
+  </si>
+  <si>
+    <t>340136-049</t>
+  </si>
+  <si>
+    <t>340087-049</t>
+  </si>
+  <si>
+    <t>340322-049</t>
+  </si>
+  <si>
+    <t>340150-049</t>
+  </si>
+  <si>
+    <t>340021-049</t>
+  </si>
+  <si>
+    <t>340083-049</t>
+  </si>
+  <si>
+    <t>340275-049</t>
+  </si>
+  <si>
+    <t>340186-049</t>
+  </si>
+  <si>
+    <t>340120-049</t>
+  </si>
+  <si>
+    <t>340203-049</t>
+  </si>
+  <si>
+    <t>340204-049</t>
+  </si>
+  <si>
+    <t>340210-049</t>
+  </si>
+  <si>
+    <t>340201-049</t>
+  </si>
+  <si>
+    <t>340069-049</t>
+  </si>
+  <si>
+    <t>340199-049</t>
+  </si>
+  <si>
+    <t>340188-049</t>
+  </si>
+  <si>
+    <t>340313-049</t>
+  </si>
+  <si>
+    <t>340129-049</t>
+  </si>
+  <si>
+    <t>340245-049</t>
+  </si>
+  <si>
+    <t>340020-049</t>
+  </si>
+  <si>
+    <t>340140-049</t>
+  </si>
+  <si>
+    <t>340247-049</t>
+  </si>
+  <si>
+    <t>340311-049</t>
+  </si>
+  <si>
+    <t>340044-049</t>
+  </si>
+  <si>
+    <t>340047-049</t>
+  </si>
+  <si>
+    <t>340326-049</t>
+  </si>
+  <si>
+    <t>340334-049</t>
+  </si>
+  <si>
+    <t>340333-049</t>
+  </si>
+  <si>
+    <t>340095-049</t>
+  </si>
+  <si>
+    <t>340390-049</t>
+  </si>
+  <si>
+    <t>340222-049</t>
+  </si>
+  <si>
+    <t>340223-049</t>
+  </si>
+  <si>
+    <t>340335-049</t>
+  </si>
+  <si>
+    <t>340171-049</t>
+  </si>
+  <si>
+    <t>340030-049</t>
+  </si>
+  <si>
+    <t>340396-049</t>
+  </si>
+  <si>
+    <t>340014-049</t>
+  </si>
+  <si>
+    <t>340395-049</t>
+  </si>
+  <si>
+    <t>340091-049</t>
+  </si>
+  <si>
+    <t>340398-049</t>
+  </si>
+  <si>
+    <t>340104-049</t>
+  </si>
+  <si>
+    <t>340351-049</t>
+  </si>
+  <si>
+    <t>340350-049</t>
+  </si>
+  <si>
+    <t>340393-049</t>
+  </si>
+  <si>
+    <t>340392-049</t>
+  </si>
+  <si>
+    <t>340355-049</t>
+  </si>
+  <si>
+    <t>340375-049</t>
+  </si>
+  <si>
+    <t>340365-049</t>
+  </si>
+  <si>
+    <t>340383-049</t>
+  </si>
+  <si>
+    <t>340372-049</t>
+  </si>
+  <si>
+    <t>340260-049</t>
+  </si>
+  <si>
+    <t>340092-049</t>
+  </si>
+  <si>
+    <t>340371-049</t>
+  </si>
+  <si>
+    <t>340261-049</t>
+  </si>
+  <si>
+    <t>340228-049</t>
+  </si>
+  <si>
+    <t>340416-049</t>
+  </si>
+  <si>
+    <t>340028-049</t>
+  </si>
+  <si>
+    <t>340409-049</t>
+  </si>
+  <si>
     <t>59012452</t>
   </si>
   <si>
     <t>59012453</t>
-  </si>
-[...256 lines deleted...]
-    <t>340409-049</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -10284,1016 +10284,1016 @@
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
         <v>710</v>
       </c>
       <c r="B712" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="713">
       <c r="B713" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C713" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
         <v>711</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>299</v>
+        <v>625</v>
       </c>
       <c r="C714" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
         <v>712</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>299</v>
+        <v>625</v>
       </c>
       <c r="C715" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="716">
+      <c r="A716" s="0" t="s">
+        <v>713</v>
+      </c>
       <c r="B716" s="0" t="s">
-        <v>3</v>
+        <v>625</v>
       </c>
       <c r="C716" s="0" t="s">
-        <v>303</v>
+        <v>7</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B717" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C717" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B718" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C718" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B719" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C719" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B720" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C720" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B721" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C721" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B722" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C722" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B723" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C723" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B724" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C724" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B725" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C725" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B726" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C726" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B727" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C727" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B728" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C728" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="B729" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C729" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B730" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C730" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B731" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C731" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B732" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C732" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B733" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C733" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B734" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C734" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B735" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C735" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B736" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C736" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B737" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C737" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B738" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C738" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B739" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C739" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B740" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C740" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B741" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C741" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B742" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C742" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B743" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C743" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B744" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C744" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B745" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C745" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B746" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C746" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B747" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C747" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B748" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C748" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B749" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C749" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B750" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C750" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B751" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C751" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B752" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C752" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B753" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C753" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B754" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C754" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B755" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C755" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B756" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C756" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B757" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C757" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B758" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C758" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B759" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C759" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B760" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B761" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C761" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B762" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C762" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B763" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C763" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B764" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C764" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B765" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C765" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B766" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C766" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B767" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C767" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B768" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C768" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B769" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C769" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B770" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C770" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B771" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C771" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B772" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C772" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B773" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C773" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B774" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C774" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B775" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C775" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B776" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C776" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B777" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B778" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C778" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B779" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C779" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B780" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C780" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B781" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C781" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B782" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C782" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B783" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C783" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B784" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C784" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B785" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C785" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B786" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B787" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C787" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B788" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C788" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B789" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C789" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B790" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B791" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B792" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B793" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B794" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B795" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B796" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B797" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B798" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B799" s="0" t="s">
         <v>625</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="800">
-      <c r="A800" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B800" s="0" t="s">
-        <v>625</v>
+        <v>3</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>7</v>
+        <v>303</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
         <v>797</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>625</v>
+        <v>299</v>
       </c>
       <c r="C801" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
         <v>798</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>625</v>
+        <v>299</v>
       </c>
       <c r="C802" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="803">
       <c r="B803" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C803" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="804">
       <c r="C804" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="805">
       <c r="C805" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="806">
       <c r="C806" s="0" t="s">