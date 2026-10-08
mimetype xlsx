--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -4025,868 +4025,868 @@
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>74</v>
+        <v>6</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>4</v>
+        <v>55</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>74</v>
+        <v>6</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>4</v>
+        <v>55</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>10</v>