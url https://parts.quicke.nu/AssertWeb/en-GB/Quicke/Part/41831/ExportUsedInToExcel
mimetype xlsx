--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1230,312 +1230,312 @@
   <si>
     <t>340260-048</t>
   </si>
   <si>
     <t>340092-048</t>
   </si>
   <si>
     <t>340371-048</t>
   </si>
   <si>
     <t>340261-048</t>
   </si>
   <si>
     <t>340228-048</t>
   </si>
   <si>
     <t>340416-048</t>
   </si>
   <si>
     <t>340028-048</t>
   </si>
   <si>
     <t>340409-048</t>
   </si>
   <si>
+    <t>340146-049</t>
+  </si>
+  <si>
+    <t>340143-049</t>
+  </si>
+  <si>
+    <t>340307-049</t>
+  </si>
+  <si>
+    <t>340310-049</t>
+  </si>
+  <si>
+    <t>340319-049</t>
+  </si>
+  <si>
+    <t>340321-049</t>
+  </si>
+  <si>
+    <t>340073-049</t>
+  </si>
+  <si>
+    <t>340039-049</t>
+  </si>
+  <si>
+    <t>340108-049</t>
+  </si>
+  <si>
+    <t>340045-049</t>
+  </si>
+  <si>
+    <t>340042-049</t>
+  </si>
+  <si>
+    <t>340161-049</t>
+  </si>
+  <si>
+    <t>340029-049</t>
+  </si>
+  <si>
+    <t>340055-049</t>
+  </si>
+  <si>
+    <t>340158-049</t>
+  </si>
+  <si>
+    <t>340107-049</t>
+  </si>
+  <si>
+    <t>340040-049</t>
+  </si>
+  <si>
+    <t>340041-049</t>
+  </si>
+  <si>
+    <t>340046-049</t>
+  </si>
+  <si>
+    <t>340043-049</t>
+  </si>
+  <si>
+    <t>340331-049</t>
+  </si>
+  <si>
+    <t>340164-049</t>
+  </si>
+  <si>
+    <t>340240-049</t>
+  </si>
+  <si>
+    <t>340193-049</t>
+  </si>
+  <si>
+    <t>340235-049</t>
+  </si>
+  <si>
+    <t>340194-049</t>
+  </si>
+  <si>
+    <t>340259-049</t>
+  </si>
+  <si>
+    <t>340066-049</t>
+  </si>
+  <si>
+    <t>340136-049</t>
+  </si>
+  <si>
+    <t>340087-049</t>
+  </si>
+  <si>
+    <t>340322-049</t>
+  </si>
+  <si>
+    <t>340150-049</t>
+  </si>
+  <si>
+    <t>340021-049</t>
+  </si>
+  <si>
+    <t>340083-049</t>
+  </si>
+  <si>
+    <t>340275-049</t>
+  </si>
+  <si>
+    <t>340186-049</t>
+  </si>
+  <si>
+    <t>340120-049</t>
+  </si>
+  <si>
+    <t>340203-049</t>
+  </si>
+  <si>
+    <t>340204-049</t>
+  </si>
+  <si>
+    <t>340210-049</t>
+  </si>
+  <si>
+    <t>340201-049</t>
+  </si>
+  <si>
+    <t>340069-049</t>
+  </si>
+  <si>
+    <t>340199-049</t>
+  </si>
+  <si>
+    <t>340188-049</t>
+  </si>
+  <si>
+    <t>340313-049</t>
+  </si>
+  <si>
+    <t>340129-049</t>
+  </si>
+  <si>
+    <t>340245-049</t>
+  </si>
+  <si>
+    <t>340020-049</t>
+  </si>
+  <si>
+    <t>340140-049</t>
+  </si>
+  <si>
+    <t>340247-049</t>
+  </si>
+  <si>
+    <t>340311-049</t>
+  </si>
+  <si>
+    <t>340044-049</t>
+  </si>
+  <si>
+    <t>340047-049</t>
+  </si>
+  <si>
+    <t>340326-049</t>
+  </si>
+  <si>
+    <t>340334-049</t>
+  </si>
+  <si>
+    <t>340333-049</t>
+  </si>
+  <si>
+    <t>340095-049</t>
+  </si>
+  <si>
+    <t>340390-049</t>
+  </si>
+  <si>
+    <t>340222-049</t>
+  </si>
+  <si>
+    <t>340223-049</t>
+  </si>
+  <si>
+    <t>340335-049</t>
+  </si>
+  <si>
+    <t>340171-049</t>
+  </si>
+  <si>
+    <t>340030-049</t>
+  </si>
+  <si>
+    <t>340396-049</t>
+  </si>
+  <si>
+    <t>340014-049</t>
+  </si>
+  <si>
+    <t>340395-049</t>
+  </si>
+  <si>
+    <t>340091-049</t>
+  </si>
+  <si>
+    <t>340398-049</t>
+  </si>
+  <si>
+    <t>340104-049</t>
+  </si>
+  <si>
+    <t>340351-049</t>
+  </si>
+  <si>
+    <t>340350-049</t>
+  </si>
+  <si>
+    <t>340393-049</t>
+  </si>
+  <si>
+    <t>340392-049</t>
+  </si>
+  <si>
+    <t>340355-049</t>
+  </si>
+  <si>
+    <t>340375-049</t>
+  </si>
+  <si>
+    <t>340365-049</t>
+  </si>
+  <si>
+    <t>340383-049</t>
+  </si>
+  <si>
+    <t>340372-049</t>
+  </si>
+  <si>
+    <t>340260-049</t>
+  </si>
+  <si>
+    <t>340092-049</t>
+  </si>
+  <si>
+    <t>340371-049</t>
+  </si>
+  <si>
+    <t>340261-049</t>
+  </si>
+  <si>
+    <t>340228-049</t>
+  </si>
+  <si>
+    <t>340416-049</t>
+  </si>
+  <si>
+    <t>340028-049</t>
+  </si>
+  <si>
+    <t>340409-049</t>
+  </si>
+  <si>
     <t>59012452</t>
   </si>
   <si>
     <t>59012453</t>
-  </si>
-[...256 lines deleted...]
-    <t>340409-049</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -6025,1016 +6025,1016 @@
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="409">
       <c r="B409" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>108</v>
+        <v>228</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
         <v>409</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>108</v>
+        <v>228</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="412">
+      <c r="A412" s="0" t="s">
+        <v>410</v>
+      </c>
       <c r="B412" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>167</v>
+        <v>5</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B414" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B422" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B426" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B428" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B430" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B431" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B434" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B435" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B436" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B437" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B438" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B440" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B441" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B442" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B443" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B444" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B445" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B446" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B447" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B448" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B449" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B450" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B451" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B452" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B453" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B454" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B455" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B456" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B457" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B458" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B459" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B460" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B462" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B463" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B464" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B465" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B466" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B469" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B471" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B472" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B476" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B477" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B479" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B480" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B481" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B482" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B483" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B487" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B488" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B489" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B490" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B491" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B492" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B493" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B494" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B495" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="496">
-      <c r="A496" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B496" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>5</v>
+        <v>167</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
         <v>494</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>228</v>
+        <v>108</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
         <v>495</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>228</v>
+        <v>108</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="499">
       <c r="B499" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="500">
       <c r="C500" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="501">
       <c r="C501" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="502">
       <c r="C502" s="0" t="s">