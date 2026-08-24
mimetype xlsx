--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
     <t>X26</t>
   </si>
   <si>
     <t xml:space="preserve">Main hose kit/ </t>
   </si>
   <si>
     <t>210126</t>
   </si>
   <si>
     <t>X2S</t>
   </si>
   <si>
@@ -168,72 +168,135 @@
   <si>
     <t>X16</t>
   </si>
   <si>
     <t>210116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>XQ16P1</t>
   </si>
   <si>
     <t xml:space="preserve">QCS/ </t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
-    <t>201121</t>
-[...1 lines deleted...]
-  <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>201141</t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>201151</t>
   </si>
   <si>
     <t>201156</t>
+  </si>
+  <si>
+    <t>XV16P1</t>
+  </si>
+  <si>
+    <t>VX16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydraulics/ </t>
+  </si>
+  <si>
+    <t>XV11N1</t>
+  </si>
+  <si>
+    <t>VX11</t>
+  </si>
+  <si>
+    <t>XV26P1</t>
+  </si>
+  <si>
+    <t>VX26</t>
+  </si>
+  <si>
+    <t>XV21N1</t>
+  </si>
+  <si>
+    <t>VX21</t>
+  </si>
+  <si>
+    <t>XV31N1</t>
+  </si>
+  <si>
+    <t>VX31</t>
+  </si>
+  <si>
+    <t>XV36P1</t>
+  </si>
+  <si>
+    <t>VX36</t>
+  </si>
+  <si>
+    <t>XV41N1</t>
+  </si>
+  <si>
+    <t>VX41</t>
+  </si>
+  <si>
+    <t>XV46P1</t>
+  </si>
+  <si>
+    <t>VX46</t>
+  </si>
+  <si>
+    <t>XV51N1</t>
+  </si>
+  <si>
+    <t>VX51</t>
+  </si>
+  <si>
+    <t>XV56P1</t>
+  </si>
+  <si>
+    <t>VX56</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -241,51 +304,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C435"/>
+  <dimension ref="A1:C445"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="14.1191692352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1398,76 +1461,76 @@
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>50</v>
@@ -1607,76 +1670,76 @@
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>50</v>
@@ -1904,76 +1967,76 @@
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>50</v>
@@ -2006,62 +2069,62 @@
         <v>51</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>50</v>
@@ -2116,62 +2179,62 @@
         <v>51</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>50</v>
@@ -2226,62 +2289,62 @@
         <v>51</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>50</v>
@@ -2355,76 +2418,76 @@
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>50</v>
@@ -2564,76 +2627,76 @@
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>50</v>
@@ -2773,76 +2836,76 @@
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>50</v>
@@ -2963,62 +3026,62 @@
         <v>51</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
@@ -3073,62 +3136,62 @@
         <v>51</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
@@ -3161,62 +3224,62 @@
         <v>60</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
@@ -3532,916 +3595,1026 @@
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>54</v>
+        <v>3</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>4</v>
+        <v>70</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>5</v>
+        <v>64</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B315" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>5</v>
+        <v>64</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>5</v>
+        <v>64</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B332" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C332" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B333" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C333" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B334" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C334" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B335" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C335" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B336" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C336" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B337" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C337" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B338" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C338" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B339" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C339" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B340" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C340" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B341" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C341" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="B332" s="0" t="s">
+      <c r="B342" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C332" s="0" t="s">
-[...48 lines deleted...]
-    <row r="342">
       <c r="C342" s="0" t="s">
-        <v>62</v>
+        <v>5</v>
       </c>
     </row>
     <row r="343">
       <c r="C343" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="344">
       <c r="C344" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="345">
       <c r="C345" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="346">
       <c r="C346" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="347">
       <c r="C347" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="348">
       <c r="C348" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="349">
       <c r="C349" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="350">
       <c r="C350" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="351">
       <c r="C351" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="352">
       <c r="C352" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="353">
       <c r="C353" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="354">
       <c r="C354" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="355">
       <c r="C355" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="356">
       <c r="C356" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="357">
       <c r="C357" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="358">
       <c r="C358" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="359">
       <c r="C359" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="360">
       <c r="C360" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="361">
       <c r="C361" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="362">
       <c r="C362" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="363">
       <c r="C363" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="364">
       <c r="C364" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="365">
       <c r="C365" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="366">
       <c r="C366" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="367">
       <c r="C367" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="368">
       <c r="C368" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="369">
       <c r="C369" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="370">
       <c r="C370" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="371">
       <c r="C371" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="372">
       <c r="C372" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="373">
       <c r="C373" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="374">
       <c r="C374" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="375">
       <c r="C375" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="376">
       <c r="C376" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="377">
       <c r="C377" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="378">
       <c r="C378" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="379">
       <c r="C379" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="380">
       <c r="C380" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="381">
       <c r="C381" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="382">
       <c r="C382" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="383">
       <c r="C383" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="384">
       <c r="C384" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="385">
       <c r="C385" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="386">
       <c r="C386" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="387">
       <c r="C387" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="388">
       <c r="C388" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="389">
       <c r="C389" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="390">
       <c r="C390" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="391">
       <c r="C391" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="392">
       <c r="C392" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="393">
       <c r="C393" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="394">
       <c r="C394" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="395">
       <c r="C395" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="396">
       <c r="C396" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="397">
       <c r="C397" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="398">
       <c r="C398" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="399">
       <c r="C399" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="400">
       <c r="C400" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="401">
       <c r="C401" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="402">
       <c r="C402" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="403">
       <c r="C403" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="404">
       <c r="C404" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="405">
       <c r="C405" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="406">
       <c r="C406" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="407">
       <c r="C407" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="408">
       <c r="C408" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="409">
       <c r="C409" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="410">
       <c r="C410" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="411">
       <c r="C411" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="412">
       <c r="C412" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="413">
       <c r="C413" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="414">
       <c r="C414" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="415">
       <c r="C415" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="416">
       <c r="C416" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="417">
       <c r="C417" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="418">
       <c r="C418" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="419">
       <c r="C419" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="420">
       <c r="C420" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="421">
       <c r="C421" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="422">
       <c r="C422" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="423">
       <c r="C423" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="424">
       <c r="C424" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="425">
       <c r="C425" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="426">
       <c r="C426" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="427">
       <c r="C427" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="428">
       <c r="C428" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="429">
       <c r="C429" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="430">
       <c r="C430" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="431">
       <c r="C431" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="432">
       <c r="C432" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="433">
       <c r="C433" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="434">
       <c r="C434" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="435">
       <c r="C435" s="0" t="s">
-        <v>62</v>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="C436" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="C437" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="C438" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="C439" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="C440" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="C441" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="C442" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="C443" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="C444" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="C445" s="0" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>