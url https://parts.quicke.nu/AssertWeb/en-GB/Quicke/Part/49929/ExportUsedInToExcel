--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -1278,216 +1278,216 @@
   <si>
     <t>CT16N1</t>
   </si>
   <si>
     <t>CT18N1</t>
   </si>
   <si>
     <t>Hydraulics/5215233 Suspension El. S/N - 7332743</t>
   </si>
   <si>
     <t>Hydraulics/5220538 Suspension El. LCS S/N - 7332743</t>
   </si>
   <si>
     <t>Hydraulics/5220651 Suspension Man. S/N 7332744 -</t>
   </si>
   <si>
     <t>Hydraulics/5220661 Suspension El. S/N 7332744 -</t>
   </si>
   <si>
     <t>Hydraulics/5220663 Suspension El. LCS S/N 7332744 -</t>
   </si>
   <si>
     <t>Hydraulics/5215230 Suspension Man. S/N - 7332743</t>
   </si>
   <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>210116</t>
+  </si>
+  <si>
+    <t>X1S</t>
+  </si>
+  <si>
+    <t>210126</t>
+  </si>
+  <si>
+    <t>X2S</t>
+  </si>
+  <si>
+    <t>210136</t>
+  </si>
+  <si>
+    <t>X3S</t>
+  </si>
+  <si>
+    <t>210146</t>
+  </si>
+  <si>
+    <t>X4S</t>
+  </si>
+  <si>
+    <t>210156</t>
+  </si>
+  <si>
+    <t>X5S</t>
+  </si>
+  <si>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>210141</t>
+  </si>
+  <si>
+    <t>X4</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>210131</t>
+  </si>
+  <si>
+    <t>X3</t>
+  </si>
+  <si>
+    <t>210151</t>
+  </si>
+  <si>
+    <t>X5</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>201116</t>
+  </si>
+  <si>
+    <t>201111</t>
+  </si>
+  <si>
+    <t>X1</t>
+  </si>
+  <si>
+    <t>201126</t>
+  </si>
+  <si>
+    <t>201131</t>
+  </si>
+  <si>
+    <t>201136</t>
+  </si>
+  <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
-  </si>
-[...163 lines deleted...]
-    <t>210121</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -14186,491 +14186,491 @@
         <v>430</v>
       </c>
       <c r="B1154" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C1154" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
         <v>432</v>
       </c>
       <c r="B1155" s="0" t="s">
         <v>433</v>
       </c>
       <c r="C1155" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="C1156" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="C1157" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="C1158" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C1162" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
-        <v>443</v>
+        <v>402</v>
       </c>
       <c r="B1163" s="0" t="s">
-        <v>444</v>
+        <v>21</v>
       </c>
       <c r="C1163" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
-        <v>445</v>
+        <v>403</v>
       </c>
       <c r="B1164" s="0" t="s">
-        <v>446</v>
+        <v>19</v>
       </c>
       <c r="C1164" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
-        <v>447</v>
+        <v>404</v>
       </c>
       <c r="B1165" s="0" t="s">
-        <v>448</v>
+        <v>17</v>
       </c>
       <c r="C1165" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
-        <v>449</v>
+        <v>405</v>
       </c>
       <c r="B1166" s="0" t="s">
-        <v>450</v>
+        <v>15</v>
       </c>
       <c r="C1166" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
-        <v>451</v>
+        <v>406</v>
       </c>
       <c r="B1167" s="0" t="s">
-        <v>450</v>
+        <v>13</v>
       </c>
       <c r="C1167" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="0" t="s">
-        <v>452</v>
+        <v>407</v>
       </c>
       <c r="B1168" s="0" t="s">
-        <v>453</v>
+        <v>11</v>
       </c>
       <c r="C1168" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="0" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="B1169" s="0" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="C1169" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="0" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="B1170" s="0" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C1170" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="0" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B1171" s="0" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C1171" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
-        <v>405</v>
+        <v>448</v>
       </c>
       <c r="B1172" s="0" t="s">
-        <v>15</v>
+        <v>449</v>
       </c>
       <c r="C1172" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
-        <v>406</v>
+        <v>450</v>
       </c>
       <c r="B1173" s="0" t="s">
-        <v>13</v>
+        <v>451</v>
       </c>
       <c r="C1173" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
-        <v>407</v>
+        <v>452</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>11</v>
+        <v>453</v>
       </c>
       <c r="C1174" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
-        <v>408</v>
+        <v>454</v>
       </c>
       <c r="B1175" s="0" t="s">
-        <v>7</v>
+        <v>455</v>
       </c>
       <c r="C1175" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
-        <v>409</v>
+        <v>456</v>
       </c>
       <c r="B1176" s="0" t="s">
-        <v>9</v>
+        <v>435</v>
       </c>
       <c r="C1176" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="B1177" s="0" t="s">
-        <v>4</v>
+        <v>458</v>
       </c>
       <c r="C1177" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="B1178" s="0" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B1179" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C1179" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B1180" s="0" t="s">
-        <v>458</v>
+        <v>439</v>
       </c>
       <c r="C1180" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B1181" s="0" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="C1181" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B1182" s="0" t="s">
-        <v>462</v>
+        <v>441</v>
       </c>
       <c r="C1182" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B1183" s="0" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="C1183" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B1184" s="0" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C1184" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B1185" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C1185" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B1186" s="0" t="s">
-        <v>442</v>
+        <v>469</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>458</v>
+        <v>469</v>
       </c>
       <c r="C1187" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="C1188" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B1189" s="0" t="s">
-        <v>453</v>
+        <v>431</v>
       </c>
       <c r="C1189" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B1190" s="0" t="s">
-        <v>446</v>
+        <v>467</v>
       </c>
       <c r="C1190" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B1191" s="0" t="s">
-        <v>460</v>
+        <v>433</v>
       </c>
       <c r="C1191" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B1192" s="0" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="C1192" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>475</v>
+        <v>445</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>475</v>
+        <v>427</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B1195" s="0" t="s">
-        <v>478</v>
+        <v>455</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
         <v>479</v>
       </c>
       <c r="B1196" s="0" t="s">
-        <v>478</v>
+        <v>425</v>
       </c>
       <c r="C1196" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B1197" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C1197" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B1198" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C1198" s="0" t="s">
         <v>392</v>