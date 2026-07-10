--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -537,240 +537,240 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>2614T8</t>
+  </si>
+  <si>
+    <t>+1.1P DM</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3116T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM ext.</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>3316T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM ext.</t>
+  </si>
+  <si>
+    <t>3614T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM</t>
+  </si>
+  <si>
+    <t>3616T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM ext.</t>
+  </si>
+  <si>
+    <t>3618T8</t>
+  </si>
+  <si>
+    <t>+2.3P Special B</t>
+  </si>
+  <si>
+    <t>3814T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM</t>
+  </si>
+  <si>
+    <t>3816T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM ext.</t>
+  </si>
+  <si>
+    <t>3914T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM</t>
+  </si>
+  <si>
+    <t>3916T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4912T8</t>
+  </si>
+  <si>
+    <t>+3.4P UM</t>
+  </si>
+  <si>
+    <t>4914T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM</t>
+  </si>
+  <si>
+    <t>4916T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...187 lines deleted...]
-    <t>Q49 DM</t>
   </si>
   <si>
     <t>5114T8</t>
   </si>
   <si>
     <t>+4.1 DM</t>
   </si>
   <si>
     <t>5116T8</t>
   </si>
   <si>
     <t>+4.1 DM ext.</t>
   </si>
   <si>
     <t>5154T8</t>
   </si>
   <si>
     <t>6114T8</t>
   </si>
   <si>
     <t>+5.1 DM</t>
   </si>
   <si>
     <t>6116T8</t>
   </si>
@@ -3763,414 +3763,414 @@
         <v>175</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B221" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>215</v>
+        <v>52</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>216</v>
+        <v>53</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>52</v>
+        <v>216</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>53</v>
+        <v>217</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
@@ -4544,414 +4544,414 @@
         <v>175</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B292" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>215</v>
+        <v>52</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>216</v>
+        <v>53</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>52</v>
+        <v>216</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>53</v>
+        <v>217</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>5</v>
@@ -5325,414 +5325,414 @@
         <v>175</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B363" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>215</v>
+        <v>52</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>216</v>
+        <v>53</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>52</v>
+        <v>216</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>53</v>
+        <v>217</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>5</v>
@@ -13152,953 +13152,953 @@
         <v>303</v>
       </c>
       <c r="B1060" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C1060" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B1061" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C1061" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1062" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>180</v>
+        <v>78</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>181</v>
+        <v>79</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>81</v>
+        <v>35</v>
       </c>
       <c r="C1065" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C1066" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C1068" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="C1069" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C1070" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="C1071" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C1072" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>91</v>
+        <v>41</v>
       </c>
       <c r="C1073" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C1074" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="C1076" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="C1077" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C1078" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C1079" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>49</v>
+        <v>305</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>46</v>
+        <v>306</v>
       </c>
       <c r="C1080" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C1081" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>307</v>
+        <v>181</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>308</v>
+        <v>182</v>
       </c>
       <c r="C1082" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
-        <v>182</v>
+        <v>309</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>183</v>
+        <v>310</v>
       </c>
       <c r="C1083" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C1084" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>311</v>
+        <v>183</v>
       </c>
       <c r="B1085" s="0" t="s">
-        <v>312</v>
+        <v>184</v>
       </c>
       <c r="C1085" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
-        <v>184</v>
+        <v>313</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>185</v>
+        <v>314</v>
       </c>
       <c r="C1086" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B1087" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C1087" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
-        <v>315</v>
+        <v>185</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>316</v>
+        <v>186</v>
       </c>
       <c r="C1088" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>188</v>
+        <v>317</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>189</v>
+        <v>318</v>
       </c>
       <c r="C1090" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>317</v>
+        <v>189</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>318</v>
+        <v>190</v>
       </c>
       <c r="C1091" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C1092" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>192</v>
+        <v>319</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>193</v>
+        <v>320</v>
       </c>
       <c r="C1093" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>321</v>
+        <v>193</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>322</v>
+        <v>194</v>
       </c>
       <c r="C1095" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C1096" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>196</v>
+        <v>323</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>197</v>
+        <v>324</v>
       </c>
       <c r="C1097" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>323</v>
+        <v>197</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>324</v>
+        <v>198</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>198</v>
+        <v>325</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>199</v>
+        <v>326</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>325</v>
+        <v>199</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>326</v>
+        <v>200</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B1102" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B1103" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C1103" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
-        <v>206</v>
+        <v>327</v>
       </c>
       <c r="B1104" s="0" t="s">
-        <v>207</v>
+        <v>328</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
-        <v>327</v>
+        <v>207</v>
       </c>
       <c r="B1105" s="0" t="s">
-        <v>328</v>
+        <v>208</v>
       </c>
       <c r="C1105" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1106" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C1106" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B1107" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1107" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B1108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C1108" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C1109" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
-        <v>215</v>
+        <v>94</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>216</v>
+        <v>95</v>
       </c>
       <c r="C1110" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C1111" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="C1112" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="C1113" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="C1115" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
-        <v>52</v>
+        <v>329</v>
       </c>
       <c r="B1116" s="0" t="s">
-        <v>53</v>
+        <v>330</v>
       </c>
       <c r="C1116" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
-        <v>329</v>
+        <v>216</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>330</v>
+        <v>217</v>
       </c>
       <c r="C1117" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B1118" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C1118" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C1119" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>221</v>
+        <v>102</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>218</v>
+        <v>103</v>
       </c>
       <c r="C1120" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="B1121" s="0" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="C1121" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C1122" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="C1123" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
-        <v>104</v>
+        <v>393</v>
       </c>
       <c r="B1124" s="0" t="s">
-        <v>105</v>
+        <v>394</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
-        <v>393</v>
+        <v>331</v>
       </c>
       <c r="B1125" s="0" t="s">
-        <v>394</v>
+        <v>332</v>
       </c>
       <c r="C1125" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
-        <v>331</v>
+        <v>221</v>
       </c>
       <c r="B1126" s="0" t="s">
-        <v>332</v>
+        <v>222</v>
       </c>
       <c r="C1126" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B1127" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C1127" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
-        <v>224</v>
+        <v>333</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>225</v>
+        <v>334</v>
       </c>
       <c r="C1128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
-        <v>333</v>
+        <v>225</v>
       </c>
       <c r="B1129" s="0" t="s">
-        <v>334</v>
+        <v>226</v>
       </c>
       <c r="C1129" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C1130" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B1131" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C1131" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B1132" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C1132" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B1133" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C1133" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B1134" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C1134" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B1135" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C1135" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B1136" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C1136" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
-        <v>239</v>
+        <v>106</v>
       </c>
       <c r="B1137" s="0" t="s">
-        <v>240</v>
+        <v>107</v>
       </c>
       <c r="C1137" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="B1138" s="0" t="s">
-        <v>107</v>
+        <v>59</v>
       </c>
       <c r="C1138" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="B1139" s="0" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="C1139" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="B1140" s="0" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="C1140" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B1141" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C1141" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B1142" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1142" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1143" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C1143" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
-        <v>65</v>
+        <v>240</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>61</v>
+        <v>178</v>
       </c>
       <c r="C1144" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B1145" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C1145" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B1146" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C1146" s="0" t="s">
         <v>419</v>
@@ -14832,54 +14832,54 @@
     </row>
     <row r="1213">
       <c r="A1213" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B1213" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C1213" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B1214" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C1214" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B1215" s="0" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C1215" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B1216" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C1216" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B1217" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C1217" s="0" t="s">
         <v>392</v>
@@ -14931,208 +14931,208 @@
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
         <v>309</v>
       </c>
       <c r="B1222" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C1222" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B1223" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C1223" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1224" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C1224" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B1225" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C1225" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B1226" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C1226" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1227" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C1227" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1228" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C1228" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="0" t="s">
         <v>323</v>
       </c>
       <c r="B1229" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C1229" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1230" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="C1230" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B1231" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C1231" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1232" s="0" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C1232" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1233" s="0" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C1233" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1234" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C1234" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1235" s="0" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C1235" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1236" s="0" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C1236" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1237" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C1237" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1238" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="C1238" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B1239" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C1239" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B1240" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C1240" s="0" t="s">
         <v>392</v>
@@ -15140,76 +15140,76 @@
     </row>
     <row r="1241">
       <c r="A1241" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B1241" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C1241" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B1242" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C1242" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1243" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C1243" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1244" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C1244" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1245" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C1245" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B1246" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C1246" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B1247" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C1247" s="0" t="s">
         <v>392</v>
@@ -15239,164 +15239,164 @@
     </row>
     <row r="1250">
       <c r="A1250" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B1250" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C1250" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="0" t="s">
         <v>331</v>
       </c>
       <c r="B1251" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C1251" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1252" s="0" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="C1252" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1253" s="0" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C1253" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="0" t="s">
         <v>333</v>
       </c>
       <c r="B1254" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C1254" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1255" s="0" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C1255" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B1256" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C1256" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1257" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C1257" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1258" s="0" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C1258" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1259" s="0" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C1259" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1260" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C1260" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1261" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C1261" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1262" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C1262" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B1263" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C1263" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B1264" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C1264" s="0" t="s">
         <v>392</v>