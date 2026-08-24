--- v2 (2026-07-10)
+++ v3 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="525">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>PQ28P1</t>
   </si>
   <si>
     <t>280P</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>PQ26P1</t>
   </si>
   <si>
     <t>260P</t>
   </si>
   <si>
@@ -1263,56 +1263,125 @@
   <si>
     <t>CQ16N1</t>
   </si>
   <si>
     <t>160c</t>
   </si>
   <si>
     <t xml:space="preserve">Hydraulics/ </t>
   </si>
   <si>
     <t>CQ18N1</t>
   </si>
   <si>
     <t>180c</t>
   </si>
   <si>
     <t>CT16N1</t>
   </si>
   <si>
     <t>CT18N1</t>
   </si>
   <si>
     <t>Hydraulics/5215233 Suspension El. S/N - 7332743</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
     <t>Hydraulics/5220538 Suspension El. LCS S/N - 7332743</t>
   </si>
   <si>
     <t>Hydraulics/5220651 Suspension Man. S/N 7332744 -</t>
   </si>
   <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
     <t>Hydraulics/5220661 Suspension El. S/N 7332744 -</t>
   </si>
   <si>
     <t>Hydraulics/5220663 Suspension El. LCS S/N 7332744 -</t>
   </si>
   <si>
     <t>Hydraulics/5215230 Suspension Man. S/N - 7332743</t>
   </si>
   <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
@@ -1374,169 +1443,235 @@
   <si>
     <t>XT31N1</t>
   </si>
   <si>
     <t>X31</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>XT51N1</t>
   </si>
   <si>
     <t>X51</t>
   </si>
   <si>
+    <t>PV24P1</t>
+  </si>
+  <si>
+    <t>Valtra 240P</t>
+  </si>
+  <si>
+    <t>PV26P1</t>
+  </si>
+  <si>
+    <t>Valtra 260P</t>
+  </si>
+  <si>
+    <t>XV16P1</t>
+  </si>
+  <si>
+    <t>VX16</t>
+  </si>
+  <si>
+    <t>XV26P1</t>
+  </si>
+  <si>
+    <t>VX26</t>
+  </si>
+  <si>
+    <t>XV31N1</t>
+  </si>
+  <si>
+    <t>VX31</t>
+  </si>
+  <si>
+    <t>XV36P1</t>
+  </si>
+  <si>
+    <t>VX36</t>
+  </si>
+  <si>
+    <t>XV41N1</t>
+  </si>
+  <si>
+    <t>VX41</t>
+  </si>
+  <si>
+    <t>XV46P1</t>
+  </si>
+  <si>
+    <t>VX46</t>
+  </si>
+  <si>
+    <t>XV51N1</t>
+  </si>
+  <si>
+    <t>VX51</t>
+  </si>
+  <si>
+    <t>XV56P1</t>
+  </si>
+  <si>
+    <t>VX56</t>
+  </si>
+  <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>XV21N1</t>
+  </si>
+  <si>
+    <t>VX21</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
+    <t>XQ56P1</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...52 lines deleted...]
-    <t>XQ56P1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C1325"/>
+  <dimension ref="A1:C1372"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="48.5504264831543" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -14073,1671 +14208,2188 @@
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
         <v>240</v>
       </c>
       <c r="B1144" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C1144" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B1145" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C1145" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
-        <v>393</v>
+        <v>419</v>
       </c>
       <c r="B1146" s="0" t="s">
-        <v>394</v>
+        <v>420</v>
       </c>
       <c r="C1146" s="0" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
-        <v>393</v>
+        <v>421</v>
       </c>
       <c r="B1147" s="0" t="s">
-        <v>394</v>
+        <v>420</v>
       </c>
       <c r="C1147" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
-        <v>393</v>
+        <v>422</v>
       </c>
       <c r="B1148" s="0" t="s">
-        <v>394</v>
+        <v>423</v>
       </c>
       <c r="C1148" s="0" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
-        <v>393</v>
+        <v>424</v>
       </c>
       <c r="B1149" s="0" t="s">
-        <v>394</v>
+        <v>425</v>
       </c>
       <c r="C1149" s="0" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
-        <v>393</v>
+        <v>426</v>
       </c>
       <c r="B1150" s="0" t="s">
-        <v>394</v>
+        <v>423</v>
       </c>
       <c r="C1150" s="0" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
-        <v>424</v>
+        <v>393</v>
       </c>
       <c r="B1151" s="0" t="s">
-        <v>425</v>
+        <v>394</v>
       </c>
       <c r="C1151" s="0" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
-        <v>426</v>
+        <v>393</v>
       </c>
       <c r="B1152" s="0" t="s">
-        <v>427</v>
+        <v>394</v>
       </c>
       <c r="C1152" s="0" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="B1153" s="0" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="C1153" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="B1154" s="0" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="C1154" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="B1155" s="0" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="C1155" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="C1156" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="C1157" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="C1158" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="C1162" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
-        <v>402</v>
+        <v>441</v>
       </c>
       <c r="B1163" s="0" t="s">
-        <v>21</v>
+        <v>436</v>
       </c>
       <c r="C1163" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
-        <v>403</v>
+        <v>426</v>
       </c>
       <c r="B1164" s="0" t="s">
-        <v>19</v>
+        <v>423</v>
       </c>
       <c r="C1164" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
-        <v>404</v>
+        <v>442</v>
       </c>
       <c r="B1165" s="0" t="s">
-        <v>17</v>
+        <v>443</v>
       </c>
       <c r="C1165" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="B1166" s="0" t="s">
-        <v>15</v>
+        <v>394</v>
       </c>
       <c r="C1166" s="0" t="s">
-        <v>345</v>
+        <v>444</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="B1167" s="0" t="s">
-        <v>13</v>
+        <v>420</v>
       </c>
       <c r="C1167" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="0" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="B1168" s="0" t="s">
-        <v>11</v>
+        <v>420</v>
       </c>
       <c r="C1168" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="0" t="s">
-        <v>408</v>
+        <v>422</v>
       </c>
       <c r="B1169" s="0" t="s">
-        <v>7</v>
+        <v>423</v>
       </c>
       <c r="C1169" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="0" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
       <c r="B1170" s="0" t="s">
-        <v>9</v>
+        <v>425</v>
       </c>
       <c r="C1170" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="0" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
       <c r="B1171" s="0" t="s">
-        <v>4</v>
+        <v>430</v>
       </c>
       <c r="C1171" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="B1172" s="0" t="s">
-        <v>449</v>
+        <v>432</v>
       </c>
       <c r="C1172" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="B1173" s="0" t="s">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="C1173" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
-        <v>452</v>
+        <v>435</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>453</v>
+        <v>436</v>
       </c>
       <c r="C1174" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="B1175" s="0" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="C1175" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="B1176" s="0" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C1176" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="B1177" s="0" t="s">
-        <v>458</v>
+        <v>436</v>
       </c>
       <c r="C1177" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
-        <v>459</v>
+        <v>426</v>
       </c>
       <c r="B1178" s="0" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
-        <v>460</v>
+        <v>442</v>
       </c>
       <c r="B1179" s="0" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="C1179" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
-        <v>461</v>
+        <v>393</v>
       </c>
       <c r="B1180" s="0" t="s">
-        <v>439</v>
+        <v>394</v>
       </c>
       <c r="C1180" s="0" t="s">
-        <v>413</v>
+        <v>445</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
-        <v>462</v>
+        <v>393</v>
       </c>
       <c r="B1181" s="0" t="s">
-        <v>447</v>
+        <v>394</v>
       </c>
       <c r="C1181" s="0" t="s">
-        <v>413</v>
+        <v>446</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
-        <v>463</v>
+        <v>419</v>
       </c>
       <c r="B1182" s="0" t="s">
-        <v>441</v>
+        <v>420</v>
       </c>
       <c r="C1182" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
-        <v>464</v>
+        <v>421</v>
       </c>
       <c r="B1183" s="0" t="s">
-        <v>453</v>
+        <v>420</v>
       </c>
       <c r="C1183" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
-        <v>465</v>
+        <v>422</v>
       </c>
       <c r="B1184" s="0" t="s">
-        <v>443</v>
+        <v>423</v>
       </c>
       <c r="C1184" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
-        <v>466</v>
+        <v>424</v>
       </c>
       <c r="B1185" s="0" t="s">
-        <v>467</v>
+        <v>425</v>
       </c>
       <c r="C1185" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
-        <v>468</v>
+        <v>426</v>
       </c>
       <c r="B1186" s="0" t="s">
-        <v>469</v>
+        <v>423</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
-        <v>470</v>
+        <v>447</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>469</v>
+        <v>448</v>
       </c>
       <c r="C1187" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C1188" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
-        <v>472</v>
+        <v>451</v>
       </c>
       <c r="B1189" s="0" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="C1189" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
-        <v>473</v>
+        <v>453</v>
       </c>
       <c r="B1190" s="0" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="C1190" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
-        <v>474</v>
+        <v>455</v>
       </c>
       <c r="B1191" s="0" t="s">
-        <v>433</v>
+        <v>456</v>
       </c>
       <c r="C1191" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="B1192" s="0" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="C1192" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
-        <v>476</v>
+        <v>459</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
-        <v>477</v>
+        <v>461</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>427</v>
+        <v>462</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="B1195" s="0" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="B1196" s="0" t="s">
-        <v>425</v>
+        <v>466</v>
       </c>
       <c r="C1196" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
-        <v>70</v>
+        <v>467</v>
       </c>
       <c r="B1197" s="0" t="s">
-        <v>71</v>
+        <v>468</v>
       </c>
       <c r="C1197" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
-        <v>72</v>
+        <v>469</v>
       </c>
       <c r="B1198" s="0" t="s">
-        <v>73</v>
+        <v>470</v>
       </c>
       <c r="C1198" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="0" t="s">
-        <v>26</v>
+        <v>402</v>
       </c>
       <c r="B1199" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C1199" s="0" t="s">
-        <v>392</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="0" t="s">
-        <v>28</v>
+        <v>403</v>
       </c>
       <c r="B1200" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C1200" s="0" t="s">
-        <v>392</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="0" t="s">
-        <v>74</v>
+        <v>404</v>
       </c>
       <c r="B1201" s="0" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="C1201" s="0" t="s">
-        <v>392</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="0" t="s">
-        <v>30</v>
+        <v>405</v>
       </c>
       <c r="B1202" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C1202" s="0" t="s">
-        <v>392</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="0" t="s">
-        <v>287</v>
+        <v>406</v>
       </c>
       <c r="B1203" s="0" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
       <c r="C1203" s="0" t="s">
-        <v>392</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="0" t="s">
-        <v>289</v>
+        <v>407</v>
       </c>
       <c r="B1204" s="0" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="C1204" s="0" t="s">
-        <v>392</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="0" t="s">
-        <v>155</v>
+        <v>408</v>
       </c>
       <c r="B1205" s="0" t="s">
-        <v>156</v>
+        <v>7</v>
       </c>
       <c r="C1205" s="0" t="s">
-        <v>392</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="0" t="s">
-        <v>297</v>
+        <v>409</v>
       </c>
       <c r="B1206" s="0" t="s">
-        <v>298</v>
+        <v>9</v>
       </c>
       <c r="C1206" s="0" t="s">
-        <v>392</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="0" t="s">
-        <v>299</v>
+        <v>410</v>
       </c>
       <c r="B1207" s="0" t="s">
-        <v>300</v>
+        <v>4</v>
       </c>
       <c r="C1207" s="0" t="s">
-        <v>392</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="0" t="s">
-        <v>165</v>
+        <v>471</v>
       </c>
       <c r="B1208" s="0" t="s">
-        <v>166</v>
+        <v>472</v>
       </c>
       <c r="C1208" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="0" t="s">
-        <v>167</v>
+        <v>473</v>
       </c>
       <c r="B1209" s="0" t="s">
-        <v>168</v>
+        <v>474</v>
       </c>
       <c r="C1209" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="0" t="s">
-        <v>301</v>
+        <v>475</v>
       </c>
       <c r="B1210" s="0" t="s">
-        <v>302</v>
+        <v>476</v>
       </c>
       <c r="C1210" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="0" t="s">
-        <v>169</v>
+        <v>477</v>
       </c>
       <c r="B1211" s="0" t="s">
-        <v>170</v>
+        <v>478</v>
       </c>
       <c r="C1211" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="0" t="s">
-        <v>171</v>
+        <v>479</v>
       </c>
       <c r="B1212" s="0" t="s">
-        <v>172</v>
+        <v>480</v>
       </c>
       <c r="C1212" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="0" t="s">
-        <v>173</v>
+        <v>481</v>
       </c>
       <c r="B1213" s="0" t="s">
-        <v>174</v>
+        <v>482</v>
       </c>
       <c r="C1213" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="0" t="s">
-        <v>175</v>
+        <v>483</v>
       </c>
       <c r="B1214" s="0" t="s">
-        <v>176</v>
+        <v>484</v>
       </c>
       <c r="C1214" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="0" t="s">
-        <v>179</v>
+        <v>485</v>
       </c>
       <c r="B1215" s="0" t="s">
-        <v>180</v>
+        <v>486</v>
       </c>
       <c r="C1215" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="0" t="s">
-        <v>82</v>
+        <v>487</v>
       </c>
       <c r="B1216" s="0" t="s">
-        <v>83</v>
+        <v>488</v>
       </c>
       <c r="C1216" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="0" t="s">
-        <v>88</v>
+        <v>489</v>
       </c>
       <c r="B1217" s="0" t="s">
-        <v>89</v>
+        <v>490</v>
       </c>
       <c r="C1217" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="0" t="s">
-        <v>90</v>
+        <v>491</v>
       </c>
       <c r="B1218" s="0" t="s">
-        <v>91</v>
+        <v>492</v>
       </c>
       <c r="C1218" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="0" t="s">
-        <v>40</v>
+        <v>493</v>
       </c>
       <c r="B1219" s="0" t="s">
-        <v>41</v>
+        <v>494</v>
       </c>
       <c r="C1219" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="0" t="s">
-        <v>42</v>
+        <v>495</v>
       </c>
       <c r="B1220" s="0" t="s">
-        <v>43</v>
+        <v>496</v>
       </c>
       <c r="C1220" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
-        <v>44</v>
+        <v>497</v>
       </c>
       <c r="B1221" s="0" t="s">
-        <v>41</v>
+        <v>498</v>
       </c>
       <c r="C1221" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
-        <v>309</v>
+        <v>499</v>
       </c>
       <c r="B1222" s="0" t="s">
-        <v>310</v>
+        <v>458</v>
       </c>
       <c r="C1222" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
-        <v>311</v>
+        <v>500</v>
       </c>
       <c r="B1223" s="0" t="s">
-        <v>312</v>
+        <v>501</v>
       </c>
       <c r="C1223" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="0" t="s">
-        <v>183</v>
+        <v>502</v>
       </c>
       <c r="B1224" s="0" t="s">
-        <v>184</v>
+        <v>470</v>
       </c>
       <c r="C1224" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="0" t="s">
-        <v>319</v>
+        <v>503</v>
       </c>
       <c r="B1225" s="0" t="s">
-        <v>320</v>
+        <v>464</v>
       </c>
       <c r="C1225" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="0" t="s">
-        <v>321</v>
+        <v>504</v>
       </c>
       <c r="B1226" s="0" t="s">
-        <v>322</v>
+        <v>476</v>
       </c>
       <c r="C1226" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="0" t="s">
-        <v>193</v>
+        <v>505</v>
       </c>
       <c r="B1227" s="0" t="s">
-        <v>194</v>
+        <v>466</v>
       </c>
       <c r="C1227" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="0" t="s">
-        <v>195</v>
+        <v>506</v>
       </c>
       <c r="B1228" s="0" t="s">
-        <v>196</v>
+        <v>507</v>
       </c>
       <c r="C1228" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="0" t="s">
-        <v>323</v>
+        <v>508</v>
       </c>
       <c r="B1229" s="0" t="s">
-        <v>324</v>
+        <v>509</v>
       </c>
       <c r="C1229" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
-        <v>197</v>
+        <v>510</v>
       </c>
       <c r="B1230" s="0" t="s">
-        <v>198</v>
+        <v>511</v>
       </c>
       <c r="C1230" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
-        <v>325</v>
+        <v>512</v>
       </c>
       <c r="B1231" s="0" t="s">
-        <v>326</v>
+        <v>472</v>
       </c>
       <c r="C1231" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
-        <v>199</v>
+        <v>513</v>
       </c>
       <c r="B1232" s="0" t="s">
-        <v>200</v>
+        <v>454</v>
       </c>
       <c r="C1232" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="0" t="s">
-        <v>201</v>
+        <v>514</v>
       </c>
       <c r="B1233" s="0" t="s">
-        <v>202</v>
+        <v>507</v>
       </c>
       <c r="C1233" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="0" t="s">
-        <v>203</v>
+        <v>515</v>
       </c>
       <c r="B1234" s="0" t="s">
-        <v>204</v>
+        <v>456</v>
       </c>
       <c r="C1234" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="0" t="s">
-        <v>205</v>
+        <v>516</v>
       </c>
       <c r="B1235" s="0" t="s">
-        <v>206</v>
+        <v>452</v>
       </c>
       <c r="C1235" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="0" t="s">
-        <v>210</v>
+        <v>517</v>
       </c>
       <c r="B1236" s="0" t="s">
-        <v>211</v>
+        <v>468</v>
       </c>
       <c r="C1236" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="0" t="s">
-        <v>212</v>
+        <v>518</v>
       </c>
       <c r="B1237" s="0" t="s">
-        <v>213</v>
+        <v>450</v>
       </c>
       <c r="C1237" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="0" t="s">
-        <v>214</v>
+        <v>519</v>
       </c>
       <c r="B1238" s="0" t="s">
-        <v>215</v>
+        <v>478</v>
       </c>
       <c r="C1238" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="0" t="s">
-        <v>94</v>
+        <v>520</v>
       </c>
       <c r="B1239" s="0" t="s">
-        <v>95</v>
+        <v>448</v>
       </c>
       <c r="C1239" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="0" t="s">
-        <v>96</v>
+        <v>521</v>
       </c>
       <c r="B1240" s="0" t="s">
-        <v>97</v>
+        <v>511</v>
       </c>
       <c r="C1240" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="0" t="s">
-        <v>50</v>
+        <v>522</v>
       </c>
       <c r="B1241" s="0" t="s">
-        <v>51</v>
+        <v>460</v>
       </c>
       <c r="C1241" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="0" t="s">
-        <v>329</v>
+        <v>523</v>
       </c>
       <c r="B1242" s="0" t="s">
-        <v>330</v>
+        <v>474</v>
       </c>
       <c r="C1242" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="0" t="s">
-        <v>216</v>
+        <v>524</v>
       </c>
       <c r="B1243" s="0" t="s">
-        <v>217</v>
+        <v>462</v>
       </c>
       <c r="C1243" s="0" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="0" t="s">
-        <v>218</v>
+        <v>70</v>
       </c>
       <c r="B1244" s="0" t="s">
-        <v>219</v>
+        <v>71</v>
       </c>
       <c r="C1244" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="0" t="s">
-        <v>220</v>
+        <v>72</v>
       </c>
       <c r="B1245" s="0" t="s">
-        <v>217</v>
+        <v>73</v>
       </c>
       <c r="C1245" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="0" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="B1246" s="0" t="s">
-        <v>103</v>
+        <v>27</v>
       </c>
       <c r="C1246" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="B1247" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="C1247" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="0" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="B1248" s="0" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="C1248" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="0" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="B1249" s="0" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="C1249" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="0" t="s">
-        <v>393</v>
+        <v>287</v>
       </c>
       <c r="B1250" s="0" t="s">
-        <v>394</v>
+        <v>288</v>
       </c>
       <c r="C1250" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="0" t="s">
-        <v>331</v>
+        <v>289</v>
       </c>
       <c r="B1251" s="0" t="s">
-        <v>332</v>
+        <v>290</v>
       </c>
       <c r="C1251" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="0" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
       <c r="B1252" s="0" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="C1252" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="0" t="s">
-        <v>223</v>
+        <v>297</v>
       </c>
       <c r="B1253" s="0" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="C1253" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="0" t="s">
-        <v>333</v>
+        <v>299</v>
       </c>
       <c r="B1254" s="0" t="s">
-        <v>334</v>
+        <v>300</v>
       </c>
       <c r="C1254" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="0" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="B1255" s="0" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="C1255" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="0" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="B1256" s="0" t="s">
-        <v>222</v>
+        <v>168</v>
       </c>
       <c r="C1256" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="0" t="s">
-        <v>228</v>
+        <v>301</v>
       </c>
       <c r="B1257" s="0" t="s">
-        <v>229</v>
+        <v>302</v>
       </c>
       <c r="C1257" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="0" t="s">
-        <v>230</v>
+        <v>169</v>
       </c>
       <c r="B1258" s="0" t="s">
-        <v>231</v>
+        <v>170</v>
       </c>
       <c r="C1258" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="0" t="s">
-        <v>232</v>
+        <v>171</v>
       </c>
       <c r="B1259" s="0" t="s">
-        <v>233</v>
+        <v>172</v>
       </c>
       <c r="C1259" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="0" t="s">
-        <v>234</v>
+        <v>173</v>
       </c>
       <c r="B1260" s="0" t="s">
-        <v>235</v>
+        <v>174</v>
       </c>
       <c r="C1260" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="0" t="s">
-        <v>236</v>
+        <v>175</v>
       </c>
       <c r="B1261" s="0" t="s">
-        <v>237</v>
+        <v>176</v>
       </c>
       <c r="C1261" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="0" t="s">
-        <v>238</v>
+        <v>179</v>
       </c>
       <c r="B1262" s="0" t="s">
-        <v>239</v>
+        <v>180</v>
       </c>
       <c r="C1262" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="0" t="s">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="B1263" s="0" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="C1263" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="0" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="B1264" s="0" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="C1264" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="0" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="B1265" s="0" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="C1265" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="0" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="B1266" s="0" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="C1266" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="0" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="B1267" s="0" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="C1267" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="0" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="B1268" s="0" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="C1268" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1269" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="C1269" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1270">
+      <c r="A1270" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B1270" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C1270" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1271">
+      <c r="A1271" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1271" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C1271" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1272">
+      <c r="A1272" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B1272" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="C1272" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1273">
+      <c r="A1273" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B1273" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C1273" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1274">
+      <c r="A1274" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1274" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C1274" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1275">
+      <c r="A1275" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1275" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C1275" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1276">
+      <c r="A1276" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B1276" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C1276" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1277">
+      <c r="A1277" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1277" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1277" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1278">
+      <c r="A1278" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B1278" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C1278" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1279">
+      <c r="A1279" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1279" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C1279" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1280">
+      <c r="A1280" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1280" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C1280" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1281">
+      <c r="A1281" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1281" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C1281" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1282">
+      <c r="A1282" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1282" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C1282" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1283">
+      <c r="A1283" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1283" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C1283" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1284">
+      <c r="A1284" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1284" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C1284" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1285">
+      <c r="A1285" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1285" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C1285" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1286">
+      <c r="A1286" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B1286" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1286" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1287">
+      <c r="A1287" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1287" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1287" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1288">
+      <c r="A1288" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1288" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C1288" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1289">
+      <c r="A1289" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B1289" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C1289" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1290">
+      <c r="A1290" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1290" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1290" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1291">
+      <c r="A1291" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1291" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1291" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1292">
+      <c r="A1292" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1292" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1292" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1293">
+      <c r="A1293" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1293" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1293" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1294">
+      <c r="A1294" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1294" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1294" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1295">
+      <c r="A1295" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1295" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1295" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1296">
+      <c r="A1296" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1296" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C1296" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1297">
+      <c r="A1297" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B1297" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C1297" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1298">
+      <c r="A1298" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B1298" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C1298" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1299">
+      <c r="A1299" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1299" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C1299" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1300">
+      <c r="A1300" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1300" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C1300" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1301">
+      <c r="A1301" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B1301" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C1301" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1302">
+      <c r="A1302" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1302" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C1302" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1303">
+      <c r="A1303" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B1303" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C1303" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1304">
+      <c r="A1304" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1304" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C1304" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1305">
+      <c r="A1305" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1305" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C1305" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1306">
+      <c r="A1306" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1306" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C1306" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1307">
+      <c r="A1307" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1307" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C1307" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1308">
+      <c r="A1308" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1308" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C1308" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1309">
+      <c r="A1309" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1309" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C1309" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1310">
+      <c r="A1310" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1310" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C1310" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1311">
+      <c r="A1311" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1311" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1311" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1312">
+      <c r="A1312" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B1312" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1312" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1313">
+      <c r="A1313" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1313" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1313" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1314">
+      <c r="A1314" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1314" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1314" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1315">
+      <c r="A1315" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1315" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1315" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1316">
+      <c r="A1316" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B1269" s="0" t="s">
+      <c r="B1316" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C1269" s="0" t="s">
-[...233 lines deleted...]
-    <row r="1316">
       <c r="C1316" s="0" t="s">
-        <v>5</v>
+        <v>392</v>
       </c>
     </row>
     <row r="1317">
       <c r="C1317" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1318">
       <c r="C1318" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1319">
       <c r="C1319" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1320">
       <c r="C1320" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1321">
       <c r="C1321" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1322">
       <c r="C1322" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1323">
       <c r="C1323" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1324">
       <c r="C1324" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1325">
       <c r="C1325" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1326">
+      <c r="C1326" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1327">
+      <c r="C1327" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1328">
+      <c r="C1328" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1329">
+      <c r="C1329" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1330">
+      <c r="C1330" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1331">
+      <c r="C1331" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1332">
+      <c r="C1332" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1333">
+      <c r="C1333" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1334">
+      <c r="C1334" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1335">
+      <c r="C1335" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1336">
+      <c r="C1336" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1337">
+      <c r="C1337" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1338">
+      <c r="C1338" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1339">
+      <c r="C1339" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1340">
+      <c r="C1340" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1341">
+      <c r="C1341" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1342">
+      <c r="C1342" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1343">
+      <c r="C1343" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1344">
+      <c r="C1344" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1345">
+      <c r="C1345" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1346">
+      <c r="C1346" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1347">
+      <c r="C1347" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1348">
+      <c r="C1348" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1349">
+      <c r="C1349" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1350">
+      <c r="C1350" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1351">
+      <c r="C1351" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1352">
+      <c r="C1352" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1353">
+      <c r="C1353" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1354">
+      <c r="C1354" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1355">
+      <c r="C1355" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1356">
+      <c r="C1356" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1357">
+      <c r="C1357" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1358">
+      <c r="C1358" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1359">
+      <c r="C1359" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1360">
+      <c r="C1360" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1361">
+      <c r="C1361" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1362">
+      <c r="C1362" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1363">
+      <c r="C1363" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1364">
+      <c r="C1364" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1365">
+      <c r="C1365" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1366">
+      <c r="C1366" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1367">
+      <c r="C1367" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1368">
+      <c r="C1368" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1369">
+      <c r="C1369" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1370">
+      <c r="C1370" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1371">
+      <c r="C1371" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1372">
+      <c r="C1372" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>