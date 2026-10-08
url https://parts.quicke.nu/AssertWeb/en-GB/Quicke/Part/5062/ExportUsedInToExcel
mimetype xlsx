--- v4 (2026-08-24)
+++ v5 (2026-10-08)
@@ -636,174 +636,174 @@
   <si>
     <t>XT21N1</t>
   </si>
   <si>
     <t>X21</t>
   </si>
   <si>
     <t>XV21N1</t>
   </si>
   <si>
     <t>VX21</t>
   </si>
   <si>
     <t>XQ21N1</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>201121</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>520741</t>
   </si>
   <si>
     <t>U4</t>
   </si>
   <si>
-    <t>501741</t>
-[...2 lines deleted...]
-    <t>N4 DM</t>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>520751</t>
   </si>
   <si>
     <t>U5</t>
   </si>
   <si>
-    <t>501751</t>
-[...2 lines deleted...]
-    <t>N5 DM</t>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
   </si>
   <si>
     <t>521761</t>
   </si>
   <si>
     <t>FL.4229N</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
-    <t>501761</t>
-[...2 lines deleted...]
-    <t>N6 DM</t>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
   </si>
   <si>
     <t>521166</t>
   </si>
   <si>
     <t>FL.4221N</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
   </si>
   <si>
-    <t>501166</t>
-[...2 lines deleted...]
-    <t>N6S DM</t>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
-    <t>501156</t>
-[...2 lines deleted...]
-    <t>N5S DM</t>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
-    <t>501158</t>
-[...2 lines deleted...]
-    <t>N5M DM</t>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>520146</t>
   </si>
   <si>
     <t>U4S</t>
-  </si>
-[...4 lines deleted...]
-    <t>N4S DM</t>
   </si>
   <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>