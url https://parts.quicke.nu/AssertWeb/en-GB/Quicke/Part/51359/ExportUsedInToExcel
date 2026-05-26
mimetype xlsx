--- v1 (2026-03-24)
+++ v2 (2026-05-26)
@@ -15,207 +15,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
-    <t xml:space="preserve">/ </t>
-[...55 lines deleted...]
-  <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
-    <t>110139</t>
-[...14 lines deleted...]
-    <t>Q3S DM</t>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
-  </si>
-[...64 lines deleted...]
-    <t>101146</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -412,238 +412,238 @@
         <v>30</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
@@ -934,441 +934,441 @@
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>