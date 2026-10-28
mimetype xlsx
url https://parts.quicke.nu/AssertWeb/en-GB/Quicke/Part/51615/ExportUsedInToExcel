--- v3 (2026-08-24)
+++ v4 (2026-10-28)
@@ -30,114 +30,114 @@
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t xml:space="preserve">Bearing box/ </t>
   </si>
   <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
     <t>120166</t>
   </si>
   <si>
     <t>Valtra G6S</t>
   </si>
   <si>
     <t>120168</t>
   </si>
   <si>
     <t>Valtra G6M</t>
   </si>
   <si>
     <t>120169</t>
   </si>
   <si>
     <t>Valtra G6L</t>
   </si>
   <si>
     <t>120176</t>
   </si>
   <si>
     <t>Valtra G7S</t>
   </si>
   <si>
     <t>120178</t>
   </si>
   <si>
     <t>Valtra G7M</t>
-  </si>
-[...34 lines deleted...]
-    <t>Q7L DM</t>
   </si>
   <si>
     <t>120179</t>
   </si>
   <si>
     <t>Valtra G7L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>