--- v0 (2025-10-29)
+++ v1 (2026-05-26)
@@ -15,132 +15,132 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
   </si>
   <si>
-    <t>X56</t>
-[...41 lines deleted...]
-    <t>XT16P1</t>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
-    <t>X41</t>
-[...13 lines deleted...]
-  <si>
     <t>XQ51N1</t>
-  </si>
-[...13 lines deleted...]
-    <t>XT21N1</t>
   </si>
   <si>
     <t>210116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>210126</t>
   </si>
   <si>
     <t>X2S</t>
   </si>
   <si>
     <t>210136</t>
   </si>
   <si>
     <t>X3S</t>
   </si>
   <si>
     <t>210146</t>
   </si>
   <si>
     <t>X4S</t>
   </si>
@@ -428,183 +428,183 @@
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
@@ -681,95 +681,95 @@
         <v>10</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
@@ -890,183 +890,183 @@
         <v>10</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>51</v>
       </c>