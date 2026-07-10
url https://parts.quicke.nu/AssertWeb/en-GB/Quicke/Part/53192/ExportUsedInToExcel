--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -42,99 +42,99 @@
   <si>
     <t>Q31 DS</t>
   </si>
   <si>
     <t xml:space="preserve">Bearing boxes/ </t>
   </si>
   <si>
     <t>3114Q8</t>
   </si>
   <si>
     <t>Q31 DM</t>
   </si>
   <si>
     <t>3313Q8</t>
   </si>
   <si>
     <t>Q33 DS</t>
   </si>
   <si>
     <t>3314Q8</t>
   </si>
   <si>
     <t>Q33 DM</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>Bearing boxes/5220207-7 Bearing box</t>
+  </si>
+  <si>
+    <t>3013Q8</t>
+  </si>
+  <si>
+    <t>Q30 DS</t>
+  </si>
+  <si>
+    <t>3014Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5014Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...46 lines deleted...]
-    <t>5054Q8</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>3013T8</t>
   </si>
   <si>
     <t>+2.0 DS</t>
   </si>
   <si>
     <t>Bearing boxes/5220207-1 Bearing box</t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
     <t>4014T8</t>
   </si>
   <si>
     <t>+3.0 DM</t>
   </si>
@@ -285,147 +285,147 @@
         <v>9</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="C16" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>33</v>
       </c>