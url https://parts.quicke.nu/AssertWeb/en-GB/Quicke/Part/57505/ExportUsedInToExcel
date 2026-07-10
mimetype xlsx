--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -366,87 +366,87 @@
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>