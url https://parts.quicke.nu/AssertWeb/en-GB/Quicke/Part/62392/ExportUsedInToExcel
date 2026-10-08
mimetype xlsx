--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -294,50 +294,92 @@
   <si>
     <t>Valtra G6L</t>
   </si>
   <si>
     <t>120176</t>
   </si>
   <si>
     <t>Valtra G7S</t>
   </si>
   <si>
     <t>120178</t>
   </si>
   <si>
     <t>Valtra G7M</t>
   </si>
   <si>
     <t>120179</t>
   </si>
   <si>
     <t>Valtra G7L</t>
   </si>
   <si>
     <t xml:space="preserve">3rd service: other tool carriers/ </t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -376,92 +418,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...40 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>