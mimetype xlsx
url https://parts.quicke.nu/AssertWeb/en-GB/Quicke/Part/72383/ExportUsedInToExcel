--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -88,51 +88,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C73"/>
+  <dimension ref="A1:C77"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="14.4199504852295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -291,271 +291,283 @@
       <c r="C21" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50">
+      <c r="B50" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C50" s="0" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51">
+      <c r="B51" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C51" s="0" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52">
+      <c r="B52" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C52" s="0" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53">
+      <c r="B53" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C53" s="0" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54">
       <c r="C54" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="C55" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="C56" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="C57" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="C58" s="0" t="s">
         <v>4</v>
@@ -611,32 +623,52 @@
         <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="C69" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="C70" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="C71" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="C72" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="C73" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="C74" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="C75" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="C76" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="C77" s="0" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>