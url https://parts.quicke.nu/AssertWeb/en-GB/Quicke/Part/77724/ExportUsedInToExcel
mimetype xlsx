--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -18,144 +18,144 @@
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loader beam/ </t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
-    <t xml:space="preserve">Loader beam/ </t>
-[...47 lines deleted...]
-    <t>Q5L DM</t>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101156</t>
   </si>
   <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
-    <t>101741</t>
-[...7 lines deleted...]
-  <si>
     <t>101136</t>
   </si>
   <si>
     <t>101138</t>
   </si>
   <si>
     <t>101139</t>
   </si>
   <si>
     <t>101148</t>
   </si>
   <si>
     <t>101149</t>
-  </si>
-[...7 lines deleted...]
-    <t>101156</t>
   </si>
   <si>
     <t>101158</t>
   </si>
   <si>
     <t>101159</t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
@@ -434,120 +434,120 @@
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>6</v>
@@ -648,293 +648,293 @@
       <c r="C60" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="61">
       <c r="C61" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86">
       <c r="C86" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="87">
       <c r="C87" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="88">
       <c r="C88" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="89">
       <c r="C89" s="0" t="s">
         <v>3</v>
       </c>
     </row>