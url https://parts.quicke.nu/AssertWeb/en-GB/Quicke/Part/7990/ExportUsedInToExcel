--- v0 (2025-11-02)
+++ v1 (2026-04-02)
@@ -1485,279 +1485,279 @@
   <si>
     <t>910 US</t>
   </si>
   <si>
     <t>9201Q</t>
   </si>
   <si>
     <t>920 US</t>
   </si>
   <si>
     <t>9301Q</t>
   </si>
   <si>
     <t>930 US</t>
   </si>
   <si>
     <t>9501Q</t>
   </si>
   <si>
     <t>950 US</t>
   </si>
   <si>
     <t>8753Q8</t>
   </si>
   <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
     <t>101288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
-    <t>101D96</t>
-[...4 lines deleted...]
-  <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>101159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t>101158</t>
   </si>
   <si>
     <t>Q5M DM</t>
   </si>
   <si>
     <t>101156</t>
   </si>
   <si>
     <t>Q5S DM</t>
   </si>
   <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
     <t>101149</t>
   </si>
   <si>
     <t>Q4L DM</t>
   </si>
   <si>
     <t>101148</t>
   </si>
   <si>
     <t>Q4M DM</t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
     <t>101146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
-    <t>101741</t>
-[...28 lines deleted...]
-  <si>
     <t>110178</t>
   </si>
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>110169</t>
   </si>
   <si>
     <t>110168</t>
   </si>
   <si>
     <t>110166</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>110158</t>
   </si>
   <si>
     <t>110156</t>
   </si>
   <si>
     <t>110149</t>
   </si>
   <si>
     <t>110148</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>110136</t>
   </si>
   <si>
+    <t>Accessories</t>
+  </si>
+  <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>Bale Handling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessories/ </t>
+  </si>
+  <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
   </si>
   <si>
-    <t>501741</t>
-[...10 lines deleted...]
-  <si>
     <t>501761</t>
   </si>
   <si>
     <t>N6 DM</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -4969,84 +4969,84 @@
         <v>535</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>541</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>516</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>257</v>
@@ -5079,185 +5079,185 @@
         <v>547</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>524</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="307">
-      <c r="A307" s="0" t="s">
+      <c r="B307" s="0" t="s">
         <v>553</v>
       </c>
-      <c r="B307" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C307" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="308">
-      <c r="A308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B308" s="0" t="s">
-        <v>556</v>
+        <v>3</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B309" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="B310" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="C310" s="0" t="s">
         <v>557</v>
-      </c>
-[...15 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="B313" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="B314" s="0" t="s">
         <v>565</v>
       </c>
-      <c r="B313" s="0" t="s">
+      <c r="C314" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="0" t="s">
         <v>566</v>
       </c>
-      <c r="C313" s="0" t="s">
-[...4 lines deleted...]
-      <c r="B314" s="0" t="s">
+      <c r="B315" s="0" t="s">
         <v>567</v>
       </c>
-      <c r="C314" s="0" t="s">
-[...4 lines deleted...]
-      <c r="B315" s="0" t="s">
+      <c r="C315" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="C315" s="0" t="s">
+      <c r="B316" s="0" t="s">
         <v>569</v>
-      </c>
-[...3 lines deleted...]
-        <v>3</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="317">
       <c r="C317" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="318">
       <c r="C318" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="319">
       <c r="C319" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="320">
       <c r="C320" s="0" t="s">
         <v>570</v>
       </c>
     </row>