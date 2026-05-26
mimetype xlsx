--- v1 (2026-04-02)
+++ v2 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="574">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">Service Solutions/ </t>
   </si>
   <si>
     <t>1080 DM</t>
   </si>
   <si>
     <t xml:space="preserve">SelectoFix/ </t>
   </si>
   <si>
     <t>1085 DM</t>
   </si>
   <si>
@@ -1485,279 +1485,288 @@
   <si>
     <t>910 US</t>
   </si>
   <si>
     <t>9201Q</t>
   </si>
   <si>
     <t>920 US</t>
   </si>
   <si>
     <t>9301Q</t>
   </si>
   <si>
     <t>930 US</t>
   </si>
   <si>
     <t>9501Q</t>
   </si>
   <si>
     <t>950 US</t>
   </si>
   <si>
     <t>8753Q8</t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
-    <t>101288</t>
-[...116 lines deleted...]
-    <t>Q4S DM</t>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
-    <t>110176</t>
-[...25 lines deleted...]
-  <si>
     <t>110146</t>
   </si>
   <si>
-    <t>110139</t>
-[...7 lines deleted...]
-  <si>
     <t>Accessories</t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
     <t>Bale Handling</t>
   </si>
   <si>
     <t xml:space="preserve">Accessories/ </t>
-  </si>
-[...34 lines deleted...]
-    <t>N6 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1765,51 +1774,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C320"/>
+  <dimension ref="A1:C359"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="17.1003818511963" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -4969,299 +4978,728 @@
         <v>535</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>541</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
         <v>545</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="307">
       <c r="B307" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="308">
+      <c r="A308" s="0" t="s">
+        <v>554</v>
+      </c>
       <c r="B308" s="0" t="s">
-        <v>3</v>
+        <v>555</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="310">
+      <c r="A310" s="0" t="s">
+        <v>558</v>
+      </c>
       <c r="B310" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>557</v>
+        <v>257</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="315">
-      <c r="A315" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B315" s="0" t="s">
-        <v>567</v>
+        <v>3</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="C321" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="B326" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C326" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B328" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="C328" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="B329" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="C329" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B330" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C330" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B331" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="C331" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="B332" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="C332" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B333" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C333" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B334" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C334" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="B316" s="0" t="s">
+      <c r="B335" s="0" t="s">
         <v>569</v>
       </c>
-      <c r="C316" s="0" t="s">
-[...4 lines deleted...]
-      <c r="C317" s="0" t="s">
+      <c r="C335" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B336" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C336" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="B337" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="C337" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B338" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C338" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="B339" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="C339" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="B340" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C340" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B341" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="C341" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B342" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="C342" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="B343" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C343" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="B344" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C344" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="B345" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C345" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B346" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C346" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B347" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="C347" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B348" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="C348" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B349" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C349" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="B350" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="C350" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B351" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C351" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="B352" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="0" t="s">
         <v>570</v>
       </c>
-    </row>
-[...12 lines deleted...]
-        <v>570</v>
+      <c r="B353" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C353" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="B354" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="C354" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="B355" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="C356" s="0" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="C357" s="0" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="C358" s="0" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="C359" s="0" t="s">
+        <v>573</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>