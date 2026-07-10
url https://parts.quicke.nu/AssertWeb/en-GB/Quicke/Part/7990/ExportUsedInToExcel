--- v2 (2026-05-26)
+++ v3 (2026-07-10)
@@ -912,552 +912,552 @@
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>9810Q8</t>
+  </si>
+  <si>
+    <t>Q98 DXL</t>
+  </si>
+  <si>
+    <t>2011Q8</t>
+  </si>
+  <si>
+    <t>Q20 US</t>
+  </si>
+  <si>
+    <t>2013Q8</t>
+  </si>
+  <si>
+    <t>Q20 DS</t>
+  </si>
+  <si>
+    <t>2014Q8</t>
+  </si>
+  <si>
+    <t>Q20 DM</t>
+  </si>
+  <si>
+    <t>2513Q8</t>
+  </si>
+  <si>
+    <t>Q25 DS</t>
+  </si>
+  <si>
+    <t>3011Q8</t>
+  </si>
+  <si>
+    <t>Q30 US</t>
+  </si>
+  <si>
+    <t>3013Q8</t>
+  </si>
+  <si>
+    <t>Q30 DS</t>
+  </si>
+  <si>
+    <t>3014Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM</t>
+  </si>
+  <si>
+    <t>3016Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM ext.</t>
+  </si>
+  <si>
+    <t>3511Q8</t>
+  </si>
+  <si>
+    <t>Q35 US</t>
+  </si>
+  <si>
+    <t>3513Q8</t>
+  </si>
+  <si>
+    <t>Q35 DS</t>
+  </si>
+  <si>
+    <t>3514Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM</t>
+  </si>
+  <si>
+    <t>3516Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM ext.</t>
+  </si>
+  <si>
+    <t>3564Q8</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>5011Q8</t>
+  </si>
+  <si>
+    <t>Q50 US</t>
+  </si>
+  <si>
+    <t>6014Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM</t>
+  </si>
+  <si>
+    <t>6016Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM ext.</t>
+  </si>
+  <si>
+    <t>6044Q8</t>
+  </si>
+  <si>
+    <t>6046Q8</t>
+  </si>
+  <si>
+    <t>5116T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM ext.</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>5511Q8</t>
+  </si>
+  <si>
+    <t>Q55 US</t>
+  </si>
+  <si>
+    <t>5512Q8</t>
+  </si>
+  <si>
+    <t>Q55 UM</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM</t>
+  </si>
+  <si>
+    <t>5516Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM ext.</t>
+  </si>
+  <si>
+    <t>5534Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM, DM ext</t>
+  </si>
+  <si>
+    <t>5544Q, 5546Q</t>
+  </si>
+  <si>
+    <t>5554Q8</t>
+  </si>
+  <si>
+    <t>5564Q8</t>
+  </si>
+  <si>
+    <t>6512Q8</t>
+  </si>
+  <si>
+    <t>Q65 UM</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM ext.</t>
+  </si>
+  <si>
+    <t>6534Q8</t>
+  </si>
+  <si>
+    <t>6544Q8</t>
+  </si>
+  <si>
+    <t>6546Q8</t>
+  </si>
+  <si>
+    <t>6564Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
+    <t>2511Q8</t>
+  </si>
+  <si>
+    <t>Q25 US</t>
+  </si>
+  <si>
+    <t>2514Q8</t>
+  </si>
+  <si>
+    <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>5014Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
+    <t>5016Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM ext.</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
+    <t>7512Q8</t>
+  </si>
+  <si>
+    <t>Q75 UM</t>
+  </si>
+  <si>
+    <t>7514Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM</t>
+  </si>
+  <si>
+    <t>7516Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM ext.</t>
+  </si>
+  <si>
+    <t>7524Q8</t>
+  </si>
+  <si>
+    <t>8513Q8</t>
+  </si>
+  <si>
+    <t>Q85 DL</t>
+  </si>
+  <si>
+    <t>8523Q8</t>
+  </si>
+  <si>
+    <t>8713Q8</t>
+  </si>
+  <si>
+    <t>Q85x DL</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...499 lines deleted...]
-    <t>Q85x DL</t>
   </si>
   <si>
     <t>9401Q</t>
   </si>
   <si>
     <t>940 US</t>
   </si>
   <si>
     <t>7101Q</t>
   </si>
   <si>
     <t>710 US</t>
   </si>
   <si>
     <t>7201Q</t>
   </si>
   <si>
     <t>720 US</t>
   </si>
   <si>
     <t>7301Q</t>
   </si>
   <si>
     <t>730 US</t>
   </si>
@@ -3537,1096 +3537,1096 @@
         <v>300</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>304</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>335</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>342</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
         <v>350</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>375</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>376</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>383</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>386</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="B215" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B218" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>404</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
         <v>409</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>410</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>425</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>437</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B239" s="0" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>451</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>457</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>464</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B255" s="0" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>467</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>469</v>
+        <v>303</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>470</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>472</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>473</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>6</v>
@@ -4714,51 +4714,51 @@
         <v>488</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>489</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>490</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>491</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>493</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>495</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>257</v>