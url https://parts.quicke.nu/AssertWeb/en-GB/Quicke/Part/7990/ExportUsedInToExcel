--- v3 (2026-07-10)
+++ v4 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="574">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="701">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">Service Solutions/ </t>
   </si>
   <si>
     <t>1080 DM</t>
   </si>
   <si>
     <t xml:space="preserve">SelectoFix/ </t>
   </si>
   <si>
     <t>1085 DM</t>
   </si>
   <si>
@@ -1485,288 +1485,669 @@
   <si>
     <t>910 US</t>
   </si>
   <si>
     <t>9201Q</t>
   </si>
   <si>
     <t>920 US</t>
   </si>
   <si>
     <t>9301Q</t>
   </si>
   <si>
     <t>930 US</t>
   </si>
   <si>
     <t>9501Q</t>
   </si>
   <si>
     <t>950 US</t>
   </si>
   <si>
     <t>8753Q8</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101136</t>
-[...52 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101286</t>
-[...16 lines deleted...]
-  <si>
     <t>110136</t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>110148</t>
   </si>
   <si>
     <t>110149</t>
   </si>
   <si>
     <t>110156</t>
   </si>
   <si>
     <t>110158</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>110166</t>
   </si>
   <si>
     <t>110168</t>
   </si>
   <si>
     <t>110169</t>
   </si>
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>Accessories</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
+  </si>
+  <si>
+    <t>521741</t>
+  </si>
+  <si>
+    <t>FL.3825N</t>
+  </si>
+  <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>521751</t>
+  </si>
+  <si>
+    <t>FL.4126N</t>
+  </si>
+  <si>
+    <t>521156</t>
+  </si>
+  <si>
+    <t>FL.4119N</t>
+  </si>
+  <si>
+    <t>521158</t>
+  </si>
+  <si>
+    <t>FL.4122N</t>
+  </si>
+  <si>
+    <t>521761</t>
+  </si>
+  <si>
+    <t>FL.4229N</t>
+  </si>
+  <si>
+    <t>521166</t>
+  </si>
+  <si>
+    <t>FL.4221N</t>
+  </si>
+  <si>
+    <t>520741</t>
+  </si>
+  <si>
+    <t>U4</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>520751</t>
+  </si>
+  <si>
+    <t>U5</t>
+  </si>
+  <si>
+    <t>520156</t>
+  </si>
+  <si>
+    <t>U5S</t>
+  </si>
+  <si>
+    <t>520158</t>
+  </si>
+  <si>
+    <t>U5M</t>
+  </si>
+  <si>
+    <t>520761</t>
+  </si>
+  <si>
+    <t>U6</t>
+  </si>
+  <si>
+    <t>520166</t>
+  </si>
+  <si>
+    <t>U6S</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>Bale Handling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessories/ </t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
-    <t>501751</t>
-[...4 lines deleted...]
-  <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
-    <t>501761</t>
-[...4 lines deleted...]
-  <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1774,51 +2155,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C359"/>
+  <dimension ref="A1:C428"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="17.1003818511963" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -4978,728 +5359,1487 @@
         <v>535</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>541</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
         <v>545</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="307">
       <c r="B307" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>554</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>555</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
         <v>556</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="B310" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B311" s="0" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="B312" s="0" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B313" s="0" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B314" s="0" t="s">
         <v>566</v>
       </c>
-      <c r="B314" s="0" t="s">
+      <c r="C314" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="0" t="s">
         <v>567</v>
       </c>
-      <c r="C314" s="0" t="s">
-[...3 lines deleted...]
-    <row r="315">
       <c r="B315" s="0" t="s">
-        <v>3</v>
+        <v>568</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>493</v>
+        <v>569</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>494</v>
+        <v>570</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>495</v>
+        <v>571</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>496</v>
+        <v>572</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>497</v>
+        <v>573</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>498</v>
+        <v>574</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>499</v>
+        <v>575</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>500</v>
+        <v>576</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>501</v>
+        <v>577</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>502</v>
+        <v>570</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>503</v>
+        <v>578</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>504</v>
+        <v>579</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>505</v>
+        <v>580</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>506</v>
+        <v>579</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>507</v>
+        <v>581</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>508</v>
+        <v>572</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>509</v>
+        <v>582</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>510</v>
+        <v>558</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>511</v>
+        <v>583</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>512</v>
+        <v>584</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>513</v>
+        <v>585</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>514</v>
+        <v>586</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>515</v>
+        <v>587</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>516</v>
+        <v>586</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>517</v>
+        <v>588</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>518</v>
+        <v>589</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>519</v>
+        <v>590</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>520</v>
+        <v>591</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>521</v>
+        <v>592</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>522</v>
+        <v>591</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>523</v>
+        <v>593</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>524</v>
+        <v>594</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>525</v>
+        <v>595</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>526</v>
+        <v>594</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>527</v>
+        <v>596</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>528</v>
+        <v>597</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>529</v>
+        <v>598</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>530</v>
+        <v>599</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>568</v>
+        <v>600</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>569</v>
+        <v>601</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>531</v>
+        <v>602</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>532</v>
+        <v>603</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>533</v>
+        <v>604</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>534</v>
+        <v>605</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>535</v>
+        <v>606</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>536</v>
+        <v>605</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>537</v>
+        <v>607</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>538</v>
+        <v>608</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>539</v>
+        <v>609</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>502</v>
+        <v>608</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>540</v>
+        <v>610</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>504</v>
+        <v>611</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>541</v>
+        <v>612</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>506</v>
+        <v>613</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>542</v>
+        <v>614</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>510</v>
+        <v>613</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>543</v>
+        <v>615</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>512</v>
+        <v>616</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>544</v>
+        <v>617</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>514</v>
+        <v>618</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>545</v>
+        <v>619</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>516</v>
+        <v>620</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>546</v>
+        <v>621</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>518</v>
+        <v>622</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>547</v>
+        <v>623</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>520</v>
+        <v>624</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>548</v>
+        <v>625</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>522</v>
+        <v>626</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>549</v>
+        <v>627</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>526</v>
+        <v>628</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>550</v>
+        <v>629</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>528</v>
+        <v>630</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>551</v>
+        <v>631</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>530</v>
+        <v>632</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>570</v>
+        <v>633</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>536</v>
+        <v>634</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B354" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C354" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="B355" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="B356" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="C356" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="B357" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="C357" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B358" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C358" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="B359" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B360" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B361" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="C361" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C362" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="B363" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="B364" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B365" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B366" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="C366" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C367" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B368" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C368" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="B369" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C369" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B370" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="C370" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="B371" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C371" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="B372" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="B354" s="0" t="s">
+      <c r="B373" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C373" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B374" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="B375" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="C375" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B376" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C376" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B377" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="C377" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="B378" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C378" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="B379" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="C379" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="B380" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="C380" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="B381" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="C354" s="0" t="s">
-[...28 lines deleted...]
-        <v>573</v>
+      <c r="C381" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B382" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C382" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B383" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C383" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="B384" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C384" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B385" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C385" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B386" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="C386" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="B387" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="C387" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B388" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C388" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B389" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="C389" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="B390" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="C390" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B391" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C391" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B392" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C392" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B393" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C393" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="B394" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="C394" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B395" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C395" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="B396" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="C396" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="B397" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="C397" s="0" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="B398" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="C398" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="B399" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="C399" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="B400" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="C400" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="B401" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="C401" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="B402" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="C402" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B403" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="C403" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="B404" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="C404" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="B405" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="C405" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="B406" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="C406" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="B407" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="C407" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="B408" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="C408" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="B409" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="C409" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="B410" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="C410" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="B411" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="C411" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="B412" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="C412" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="B413" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="C413" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="B414" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="C414" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="B415" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="C415" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="B416" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="C416" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="B417" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="C417" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="B418" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="C418" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="B419" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="C419" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="B420" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="C420" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="B421" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="C421" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B422" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="C422" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="B423" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="B424" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C424" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="C425" s="0" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="C426" s="0" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="C427" s="0" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="C428" s="0" t="s">
+        <v>700</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>