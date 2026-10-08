--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -1803,99 +1803,309 @@
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>403551</t>
+  </si>
+  <si>
+    <t>V5</t>
+  </si>
+  <si>
+    <t>403446</t>
+  </si>
+  <si>
+    <t>V4S</t>
+  </si>
+  <si>
+    <t>403541</t>
+  </si>
+  <si>
+    <t>V4</t>
+  </si>
+  <si>
+    <t>403436</t>
+  </si>
+  <si>
+    <t>V3S</t>
+  </si>
+  <si>
+    <t>403531</t>
+  </si>
+  <si>
+    <t>V3</t>
+  </si>
+  <si>
+    <t>403426</t>
+  </si>
+  <si>
+    <t>V2S</t>
+  </si>
+  <si>
+    <t>403521</t>
+  </si>
+  <si>
+    <t>V2</t>
+  </si>
+  <si>
+    <t>403456</t>
+  </si>
+  <si>
+    <t>V5S</t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>110178</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>Accessories</t>
   </si>
   <si>
-    <t>403551</t>
-[...44 lines deleted...]
-    <t>V5S</t>
+    <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
@@ -1936,260 +2146,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...208 lines deleted...]
-    <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">Multi couplings/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -6170,1108 +6170,1108 @@
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
         <v>595</v>
       </c>
       <c r="B361" s="0" t="s">
         <v>596</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
         <v>597</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>598</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="363">
+      <c r="A363" s="0" t="s">
+        <v>599</v>
+      </c>
       <c r="B363" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>59</v>
+        <v>554</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="B364" s="0" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B366" s="0" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="B368" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="B370" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="B372" s="0" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B374" s="0" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="B376" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="B378" s="0" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>614</v>
+        <v>552</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>615</v>
+        <v>553</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>617</v>
+        <v>564</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>619</v>
+        <v>566</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>621</v>
+        <v>568</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>623</v>
+        <v>574</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>625</v>
+        <v>576</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>627</v>
+        <v>580</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>629</v>
+        <v>582</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>631</v>
+        <v>584</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>633</v>
+        <v>588</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>635</v>
+        <v>590</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>637</v>
+        <v>592</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>638</v>
+        <v>626</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>639</v>
+        <v>594</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>640</v>
+        <v>627</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>641</v>
+        <v>596</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>642</v>
+        <v>628</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>643</v>
+        <v>560</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>552</v>
+        <v>629</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>644</v>
+        <v>555</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>645</v>
+        <v>630</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>566</v>
+        <v>631</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>646</v>
+        <v>557</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>647</v>
+        <v>559</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>648</v>
+        <v>561</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>576</v>
+        <v>562</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>649</v>
+        <v>563</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>580</v>
+        <v>564</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>650</v>
+        <v>565</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>651</v>
+        <v>567</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>652</v>
+        <v>569</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>588</v>
+        <v>570</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>653</v>
+        <v>571</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>654</v>
+        <v>573</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>592</v>
+        <v>574</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>655</v>
+        <v>575</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>594</v>
+        <v>576</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>656</v>
+        <v>577</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>657</v>
+        <v>579</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>560</v>
+        <v>580</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>658</v>
+        <v>581</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>555</v>
+        <v>583</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>556</v>
+        <v>584</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>659</v>
+        <v>585</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>660</v>
+        <v>586</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>557</v>
+        <v>587</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>558</v>
+        <v>588</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>559</v>
+        <v>589</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>560</v>
+        <v>590</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>561</v>
+        <v>591</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>562</v>
+        <v>592</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>564</v>
+        <v>594</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>565</v>
+        <v>595</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>566</v>
+        <v>596</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>567</v>
+        <v>597</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>568</v>
+        <v>598</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>569</v>
+        <v>632</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>570</v>
+        <v>633</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>571</v>
+        <v>634</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>572</v>
+        <v>635</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>573</v>
+        <v>636</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>574</v>
+        <v>637</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>575</v>
+        <v>638</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>576</v>
+        <v>639</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>577</v>
+        <v>640</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>578</v>
+        <v>641</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>579</v>
+        <v>642</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>580</v>
+        <v>643</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>581</v>
+        <v>644</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>582</v>
+        <v>645</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>583</v>
+        <v>646</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>584</v>
+        <v>647</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>585</v>
+        <v>648</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>586</v>
+        <v>649</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>587</v>
+        <v>650</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>588</v>
+        <v>651</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>589</v>
+        <v>652</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>590</v>
+        <v>653</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>591</v>
+        <v>654</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>592</v>
+        <v>655</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>593</v>
+        <v>656</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>594</v>
+        <v>657</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>595</v>
+        <v>658</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>596</v>
+        <v>659</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>597</v>
+        <v>660</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>598</v>
+        <v>661</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="444">
-      <c r="A444" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B444" s="0" t="s">
         <v>684</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>554</v>
+        <v>59</v>
       </c>
     </row>
     <row r="445">
-      <c r="A445" s="0" t="s">
+      <c r="B445" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="B445" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C445" s="0" t="s">
-        <v>554</v>
+        <v>59</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="B446" s="0" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="B447" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="B448" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="B449" s="0" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="B450" s="0" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B451" s="0" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="B452" s="0" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="B453" s="0" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="B454" s="0" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="B455" s="0" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B456" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="B457" s="0" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B458" s="0" t="s">
         <v>711</v>
       </c>
-      <c r="B458" s="0" t="s">
+      <c r="C458" s="0" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="0" t="s">
         <v>712</v>
       </c>
-      <c r="C458" s="0" t="s">
-[...3 lines deleted...]
-    <row r="459">
       <c r="B459" s="0" t="s">
         <v>713</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>59</v>
+        <v>554</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B460" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
         <v>555</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>556</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="462">
@@ -7485,1275 +7485,1275 @@
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
         <v>595</v>
       </c>
       <c r="B481" s="0" t="s">
         <v>596</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
         <v>597</v>
       </c>
       <c r="B482" s="0" t="s">
         <v>598</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>644</v>
+        <v>615</v>
       </c>
       <c r="B483" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>645</v>
+        <v>616</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>566</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>646</v>
+        <v>617</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>568</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>647</v>
+        <v>618</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>648</v>
+        <v>619</v>
       </c>
       <c r="B487" s="0" t="s">
         <v>576</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>649</v>
+        <v>620</v>
       </c>
       <c r="B488" s="0" t="s">
         <v>580</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>650</v>
+        <v>621</v>
       </c>
       <c r="B489" s="0" t="s">
         <v>582</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>651</v>
+        <v>622</v>
       </c>
       <c r="B490" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>652</v>
+        <v>623</v>
       </c>
       <c r="B491" s="0" t="s">
         <v>588</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>653</v>
+        <v>624</v>
       </c>
       <c r="B492" s="0" t="s">
         <v>590</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>654</v>
+        <v>625</v>
       </c>
       <c r="B493" s="0" t="s">
         <v>592</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>655</v>
+        <v>626</v>
       </c>
       <c r="B494" s="0" t="s">
         <v>594</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>656</v>
+        <v>627</v>
       </c>
       <c r="B495" s="0" t="s">
         <v>596</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>658</v>
+        <v>629</v>
       </c>
       <c r="B496" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>616</v>
+        <v>552</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>617</v>
+        <v>553</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>619</v>
+        <v>564</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>621</v>
+        <v>566</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>623</v>
+        <v>568</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>625</v>
+        <v>574</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>627</v>
+        <v>576</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>629</v>
+        <v>580</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>631</v>
+        <v>582</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>633</v>
+        <v>584</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>635</v>
+        <v>588</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>636</v>
+        <v>624</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>637</v>
+        <v>590</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>638</v>
+        <v>625</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>639</v>
+        <v>592</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>640</v>
+        <v>626</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>641</v>
+        <v>594</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>642</v>
+        <v>627</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>643</v>
+        <v>596</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>552</v>
+        <v>628</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>644</v>
+        <v>629</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>645</v>
+        <v>555</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>646</v>
+        <v>630</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>568</v>
+        <v>631</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>647</v>
+        <v>557</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>648</v>
+        <v>559</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>649</v>
+        <v>561</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>580</v>
+        <v>562</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>650</v>
+        <v>563</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>582</v>
+        <v>564</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>651</v>
+        <v>565</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>584</v>
+        <v>566</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>652</v>
+        <v>567</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>588</v>
+        <v>568</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>653</v>
+        <v>569</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>654</v>
+        <v>571</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>655</v>
+        <v>573</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>656</v>
+        <v>575</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>596</v>
+        <v>576</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>657</v>
+        <v>577</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>560</v>
+        <v>578</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>658</v>
+        <v>579</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>555</v>
+        <v>581</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>556</v>
+        <v>582</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>659</v>
+        <v>583</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>660</v>
+        <v>584</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>557</v>
+        <v>585</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>558</v>
+        <v>586</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>559</v>
+        <v>587</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>560</v>
+        <v>588</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>561</v>
+        <v>589</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>562</v>
+        <v>590</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>563</v>
+        <v>591</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>564</v>
+        <v>592</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>565</v>
+        <v>593</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>566</v>
+        <v>594</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>567</v>
+        <v>595</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>569</v>
+        <v>597</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>570</v>
+        <v>598</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>571</v>
+        <v>632</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>572</v>
+        <v>633</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>573</v>
+        <v>632</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>574</v>
+        <v>633</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>575</v>
+        <v>634</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>576</v>
+        <v>635</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>577</v>
+        <v>634</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>578</v>
+        <v>635</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>579</v>
+        <v>636</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>580</v>
+        <v>637</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>581</v>
+        <v>636</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>582</v>
+        <v>637</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>583</v>
+        <v>638</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>584</v>
+        <v>639</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>585</v>
+        <v>638</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>586</v>
+        <v>639</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>587</v>
+        <v>640</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>588</v>
+        <v>641</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>589</v>
+        <v>640</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>590</v>
+        <v>641</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>591</v>
+        <v>642</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>592</v>
+        <v>643</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>593</v>
+        <v>642</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>594</v>
+        <v>643</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>595</v>
+        <v>644</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>596</v>
+        <v>645</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>597</v>
+        <v>644</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>598</v>
+        <v>645</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>661</v>
+        <v>646</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>661</v>
+        <v>646</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>663</v>
+        <v>648</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>664</v>
+        <v>649</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>663</v>
+        <v>648</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>664</v>
+        <v>649</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>59</v>
+        <v>714</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>59</v>
+        <v>714</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>667</v>
+        <v>652</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>667</v>
+        <v>652</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>59</v>
+        <v>714</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>59</v>
+        <v>714</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>673</v>
+        <v>658</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>674</v>
+        <v>659</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>673</v>
+        <v>658</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>674</v>
+        <v>659</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>59</v>
+        <v>714</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>675</v>
+        <v>660</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>676</v>
+        <v>661</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>675</v>
+        <v>660</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>676</v>
+        <v>661</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>59</v>
+        <v>714</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>677</v>
+        <v>662</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>677</v>
+        <v>662</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>679</v>
+        <v>664</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>680</v>
+        <v>665</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>679</v>
+        <v>664</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>680</v>
+        <v>665</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>683</v>
+        <v>668</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>684</v>
+        <v>669</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>683</v>
+        <v>668</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>684</v>
+        <v>669</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>59</v>
+        <v>714</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>685</v>
+        <v>670</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>686</v>
+        <v>671</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>685</v>
+        <v>672</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>686</v>
+        <v>673</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>714</v>
+        <v>59</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>687</v>
+        <v>674</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>688</v>
+        <v>675</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>687</v>
+        <v>676</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>688</v>
+        <v>677</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>714</v>
+        <v>59</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>689</v>
+        <v>678</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>690</v>
+        <v>679</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>714</v>
+        <v>59</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>714</v>
+        <v>59</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>714</v>
+        <v>59</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="B585" s="0" t="s">
         <v>695</v>
       </c>
-      <c r="B585" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C585" s="0" t="s">
-        <v>714</v>
+        <v>59</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B586" s="0" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>714</v>
+        <v>59</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="595">
       <c r="C595" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="596">
       <c r="C596" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="597">
       <c r="C597" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="598">
       <c r="C598" s="0" t="s">
         <v>554</v>
       </c>
     </row>