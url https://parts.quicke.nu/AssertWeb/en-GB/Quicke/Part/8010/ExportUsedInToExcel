--- v1 (2026-01-18)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="215">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>3011T8</t>
   </si>
   <si>
     <t>+2.0 US</t>
   </si>
   <si>
     <t>Hydraulics LCS/10550258 Compact valve</t>
   </si>
   <si>
     <t>Hydraulics/10550258 Compact valve</t>
   </si>
   <si>
     <t>3013T8</t>
   </si>
   <si>
@@ -571,99 +571,177 @@
     <t>7514Q8</t>
   </si>
   <si>
     <t>Q75 DM</t>
   </si>
   <si>
     <t>7516Q8</t>
   </si>
   <si>
     <t>Q75 DM ext.</t>
   </si>
   <si>
     <t>7524Q8</t>
   </si>
   <si>
     <t>8513Q8</t>
   </si>
   <si>
     <t>Q85 DL</t>
   </si>
   <si>
     <t>8523Q8</t>
   </si>
   <si>
     <t>8713Q8</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C206"/>
+  <dimension ref="A1:C222"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="36.9979782104492" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2886,33 +2964,209 @@
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="206">
+      <c r="A206" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>190</v>
+      </c>
       <c r="C206" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B214" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B215" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B217" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B218" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="C222" s="0" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>