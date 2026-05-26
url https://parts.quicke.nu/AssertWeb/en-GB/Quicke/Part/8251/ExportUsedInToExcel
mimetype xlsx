--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -105,131 +105,131 @@
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>201141</t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>201151</t>
   </si>
   <si>
     <t>201156</t>
   </si>
   <si>
     <t>201121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
   </si>
   <si>
-    <t>X56</t>
-[...76 lines deleted...]
-  <si>
     <t>3011T8</t>
   </si>
   <si>
     <t>+2.0 US</t>
   </si>
   <si>
     <t xml:space="preserve">MC4/ </t>
   </si>
   <si>
     <t>3013T8</t>
   </si>
   <si>
     <t>+2.0 DS</t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
     <t>3016T8</t>
   </si>
   <si>
     <t>+2.0 DM ext.</t>
@@ -1485,228 +1485,228 @@
   <si>
     <t>Q75 DM ext.</t>
   </si>
   <si>
     <t>7524Q8</t>
   </si>
   <si>
     <t>8513Q8</t>
   </si>
   <si>
     <t>Q85 DL</t>
   </si>
   <si>
     <t>8523Q8</t>
   </si>
   <si>
     <t>8713Q8</t>
   </si>
   <si>
     <t>Q85x DL</t>
   </si>
   <si>
     <t>8753Q8</t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
-    <t>101288</t>
-[...116 lines deleted...]
-    <t>Q4S DM</t>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
-    <t>110176</t>
-[...25 lines deleted...]
-  <si>
     <t>110146</t>
-  </si>
-[...7 lines deleted...]
-    <t>110136</t>
   </si>
   <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">LCS/ </t>
   </si>
   <si>
     <t xml:space="preserve">MC2/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2011,183 +2011,183 @@
         <v>39</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>62</v>
@@ -5014,194 +5014,194 @@
         <v>535</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>541</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>545</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="313">
       <c r="B313" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="314">
       <c r="B314" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
         <v>493</v>
       </c>
@@ -5437,194 +5437,194 @@
         <v>535</v>
       </c>
       <c r="B336" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
         <v>541</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B341" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B342" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
         <v>545</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="352">
       <c r="B352" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="353">
       <c r="B353" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="354">
       <c r="C354" s="0" t="s">
         <v>5</v>
       </c>