--- v1 (2026-04-02)
+++ v2 (2026-07-10)
@@ -292,59 +292,59 @@
       <c r="C23" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="C28" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29">
       <c r="C29" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30">
       <c r="C30" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="C31" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32">
       <c r="C32" s="0" t="s">
         <v>6</v>