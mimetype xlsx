--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -394,59 +394,59 @@
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="40">
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41">
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42">
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43">
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44">
       <c r="C44" s="0" t="s">
         <v>7</v>