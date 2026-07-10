--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -244,59 +244,59 @@
       <c r="C17" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="C22" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23">
       <c r="C23" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24">
       <c r="C24" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25">
       <c r="C25" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26">
       <c r="C26" s="0" t="s">
         <v>6</v>