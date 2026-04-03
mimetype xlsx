--- v0 (2025-11-04)
+++ v1 (2026-04-03)
@@ -186,323 +186,323 @@
       <c r="C9" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49">
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50">
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
     </row>