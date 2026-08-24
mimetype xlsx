--- v1 (2026-04-03)
+++ v2 (2026-08-24)
@@ -458,59 +458,59 @@
       <c r="C43" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="48">
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49">
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50">
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51">
       <c r="C51" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52">
       <c r="C52" s="0" t="s">
         <v>7</v>