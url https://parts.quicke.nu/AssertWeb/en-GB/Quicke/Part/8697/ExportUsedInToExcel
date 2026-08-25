--- v0 (2026-05-26)
+++ v1 (2026-08-25)
@@ -282,57 +282,57 @@
   <si>
     <t>3313Q8</t>
   </si>
   <si>
     <t>Q33 DS</t>
   </si>
   <si>
     <t>3314Q8</t>
   </si>
   <si>
     <t>Q33 DM</t>
   </si>
   <si>
     <t>3316Q8</t>
   </si>
   <si>
     <t>Q33 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...4 lines deleted...]
-    <t>4154Q8</t>
   </si>
   <si>
     <t>5116Q8</t>
   </si>
   <si>
     <t>Q51 DM ext.</t>
   </si>
   <si>
     <t>5111Q8</t>
   </si>
   <si>
     <t>Q51 US</t>
   </si>
   <si>
     <t>5114Q8</t>
   </si>
   <si>
     <t>Q51 DM</t>
   </si>
   <si>
     <t>5154Q8</t>
   </si>
   <si>
     <t>6114Q8</t>
   </si>