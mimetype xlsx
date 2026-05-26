--- v0 (2026-03-11)
+++ v1 (2026-05-26)
@@ -958,51 +958,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C224"/>
+  <dimension ref="A1:C242"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="42.0181541442871" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2664,92 +2664,146 @@
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>296</v>
+      </c>
       <c r="C155" s="0" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
     </row>
     <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>284</v>
+      </c>
       <c r="C156" s="0" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
     </row>
     <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>286</v>
+      </c>
       <c r="C157" s="0" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
     </row>
     <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>298</v>
+      </c>
       <c r="C158" s="0" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
     </row>
     <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>288</v>
+      </c>
       <c r="C159" s="0" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
     </row>
     <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>290</v>
+      </c>
       <c r="C160" s="0" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
     </row>
     <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>300</v>
+      </c>
       <c r="C161" s="0" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
     </row>
     <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>292</v>
+      </c>
       <c r="C162" s="0" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
     </row>
     <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>294</v>
+      </c>
       <c r="C163" s="0" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="C164" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="165">
       <c r="C165" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="166">
       <c r="C166" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="167">
       <c r="C167" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="168">
       <c r="C168" s="0" t="s">
         <v>301</v>
@@ -3010,32 +3064,122 @@
         <v>301</v>
       </c>
     </row>
     <row r="220">
       <c r="C220" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="221">
       <c r="C221" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="222">
       <c r="C222" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="223">
       <c r="C223" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="224">
       <c r="C224" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="C225" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="C226" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="C227" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="C228" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="C229" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="C230" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="C231" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="C232" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="C233" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="C234" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="C235" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="C236" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="C237" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="C238" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="C239" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="C240" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="C241" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="C242" s="0" t="s">
         <v>301</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>