--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -1944,101 +1944,266 @@
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>3114V8</t>
   </si>
   <si>
     <t>Valtra 31</t>
   </si>
   <si>
     <t>4914V8</t>
   </si>
   <si>
     <t>Valtra 49</t>
   </si>
   <si>
     <t xml:space="preserve">Multi Doc 2/ </t>
   </si>
   <si>
+    <t>403551</t>
+  </si>
+  <si>
+    <t>V5</t>
+  </si>
+  <si>
+    <t>403446</t>
+  </si>
+  <si>
+    <t>V4S</t>
+  </si>
+  <si>
+    <t>403541</t>
+  </si>
+  <si>
+    <t>V4</t>
+  </si>
+  <si>
+    <t>403436</t>
+  </si>
+  <si>
+    <t>V3S</t>
+  </si>
+  <si>
+    <t>403531</t>
+  </si>
+  <si>
+    <t>V3</t>
+  </si>
+  <si>
+    <t>403426</t>
+  </si>
+  <si>
+    <t>V2S</t>
+  </si>
+  <si>
+    <t>403521</t>
+  </si>
+  <si>
+    <t>V2</t>
+  </si>
+  <si>
+    <t>403456</t>
+  </si>
+  <si>
+    <t>V5S</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>Accessories</t>
   </si>
   <si>
-    <t>403551</t>
-[...46 lines deleted...]
-  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -2077,215 +2242,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...163 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t>7901Q</t>
   </si>
   <si>
     <t>790 UL</t>
   </si>
   <si>
     <t xml:space="preserve">SelectoFix/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -13336,1108 +13336,1108 @@
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
         <v>623</v>
       </c>
       <c r="B1004" s="0" t="s">
         <v>624</v>
       </c>
       <c r="C1004" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
         <v>625</v>
       </c>
       <c r="B1005" s="0" t="s">
         <v>626</v>
       </c>
       <c r="C1005" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>646</v>
+      </c>
       <c r="B1006" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C1006" s="0" t="s">
-        <v>59</v>
+        <v>151</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B1007" s="0" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="C1007" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C1008" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="B1009" s="0" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="C1009" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="B1011" s="0" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C1012" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="B1013" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C1014" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1015" s="0" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="B1017" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B1019" s="0" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C1020" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="B1021" s="0" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="C1021" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>661</v>
+        <v>580</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>662</v>
+        <v>581</v>
       </c>
       <c r="C1022" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>663</v>
+        <v>627</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>664</v>
+        <v>592</v>
       </c>
       <c r="C1023" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>665</v>
+        <v>628</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>666</v>
+        <v>594</v>
       </c>
       <c r="C1024" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>667</v>
+        <v>629</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>668</v>
+        <v>596</v>
       </c>
       <c r="C1025" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>669</v>
+        <v>630</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>670</v>
+        <v>602</v>
       </c>
       <c r="C1026" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>671</v>
+        <v>631</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>672</v>
+        <v>604</v>
       </c>
       <c r="C1027" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>673</v>
+        <v>632</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>674</v>
+        <v>608</v>
       </c>
       <c r="C1028" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>675</v>
+        <v>633</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>676</v>
+        <v>610</v>
       </c>
       <c r="C1029" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>677</v>
+        <v>634</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>678</v>
+        <v>612</v>
       </c>
       <c r="C1030" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>679</v>
+        <v>635</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>680</v>
+        <v>616</v>
       </c>
       <c r="C1031" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>681</v>
+        <v>636</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>682</v>
+        <v>618</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>683</v>
+        <v>637</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>684</v>
+        <v>620</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>685</v>
+        <v>638</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>686</v>
+        <v>622</v>
       </c>
       <c r="C1034" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>687</v>
+        <v>639</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>688</v>
+        <v>624</v>
       </c>
       <c r="C1035" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>689</v>
+        <v>662</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>690</v>
+        <v>588</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>580</v>
+        <v>640</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>581</v>
+        <v>600</v>
       </c>
       <c r="C1037" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>627</v>
+        <v>583</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>628</v>
+        <v>663</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>594</v>
+        <v>664</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>629</v>
+        <v>585</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="C1040" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>630</v>
+        <v>587</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>602</v>
+        <v>588</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>631</v>
+        <v>589</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>604</v>
+        <v>590</v>
       </c>
       <c r="C1042" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>632</v>
+        <v>591</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="C1043" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>633</v>
+        <v>593</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>610</v>
+        <v>594</v>
       </c>
       <c r="C1044" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>634</v>
+        <v>595</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>612</v>
+        <v>596</v>
       </c>
       <c r="C1045" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>635</v>
+        <v>597</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>616</v>
+        <v>598</v>
       </c>
       <c r="C1046" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>636</v>
+        <v>599</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="C1047" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>637</v>
+        <v>601</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>620</v>
+        <v>602</v>
       </c>
       <c r="C1048" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>638</v>
+        <v>603</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>622</v>
+        <v>604</v>
       </c>
       <c r="C1049" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>639</v>
+        <v>605</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>624</v>
+        <v>606</v>
       </c>
       <c r="C1050" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>691</v>
+        <v>607</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="C1051" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>640</v>
+        <v>609</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="C1052" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>583</v>
+        <v>611</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>584</v>
+        <v>612</v>
       </c>
       <c r="C1053" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>692</v>
+        <v>613</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>693</v>
+        <v>614</v>
       </c>
       <c r="C1054" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>585</v>
+        <v>615</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>586</v>
+        <v>616</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>587</v>
+        <v>617</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>588</v>
+        <v>618</v>
       </c>
       <c r="C1056" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>589</v>
+        <v>619</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>590</v>
+        <v>620</v>
       </c>
       <c r="C1057" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>591</v>
+        <v>621</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>592</v>
+        <v>622</v>
       </c>
       <c r="C1058" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>593</v>
+        <v>623</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>594</v>
+        <v>624</v>
       </c>
       <c r="C1059" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>595</v>
+        <v>625</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>596</v>
+        <v>626</v>
       </c>
       <c r="C1060" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>597</v>
+        <v>665</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>598</v>
+        <v>666</v>
       </c>
       <c r="C1061" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>599</v>
+        <v>667</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>600</v>
+        <v>668</v>
       </c>
       <c r="C1062" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>601</v>
+        <v>669</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>602</v>
+        <v>670</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>603</v>
+        <v>671</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>604</v>
+        <v>672</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>605</v>
+        <v>673</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>606</v>
+        <v>674</v>
       </c>
       <c r="C1065" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>607</v>
+        <v>675</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>608</v>
+        <v>676</v>
       </c>
       <c r="C1066" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>609</v>
+        <v>677</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>610</v>
+        <v>678</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>611</v>
+        <v>679</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>612</v>
+        <v>680</v>
       </c>
       <c r="C1068" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>613</v>
+        <v>681</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>614</v>
+        <v>682</v>
       </c>
       <c r="C1069" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>615</v>
+        <v>683</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>616</v>
+        <v>684</v>
       </c>
       <c r="C1070" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>617</v>
+        <v>685</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>618</v>
+        <v>686</v>
       </c>
       <c r="C1071" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>619</v>
+        <v>687</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>620</v>
+        <v>688</v>
       </c>
       <c r="C1072" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>621</v>
+        <v>689</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>622</v>
+        <v>690</v>
       </c>
       <c r="C1073" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>623</v>
+        <v>691</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>624</v>
+        <v>692</v>
       </c>
       <c r="C1074" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>625</v>
+        <v>693</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>626</v>
+        <v>694</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C1076" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C1077" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C1078" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C1079" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C1080" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C1081" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C1082" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C1083" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C1084" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B1085" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C1085" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C1086" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1087">
-      <c r="A1087" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1087" s="0" t="s">
         <v>717</v>
       </c>
       <c r="C1087" s="0" t="s">
-        <v>151</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1088">
-      <c r="A1088" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1088" s="0" t="s">
-        <v>719</v>
+        <v>145</v>
       </c>
       <c r="C1088" s="0" t="s">
-        <v>151</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="C1090" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="C1091" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="C1092" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="C1093" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="C1095" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="C1096" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="C1097" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="C1101" s="0" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" s="0" t="s">
         <v>744</v>
       </c>
-      <c r="B1101" s="0" t="s">
+      <c r="B1102" s="0" t="s">
         <v>745</v>
       </c>
-      <c r="C1101" s="0" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="C1102" s="0" t="s">
-        <v>59</v>
+        <v>151</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
         <v>580</v>
       </c>
       <c r="B1103" s="0" t="s">
         <v>581</v>
       </c>
       <c r="C1103" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
         <v>583</v>
       </c>
       <c r="B1104" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1105">
@@ -14805,1047 +14805,1047 @@
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
         <v>639</v>
       </c>
       <c r="B1138" s="0" t="s">
         <v>624</v>
       </c>
       <c r="C1138" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
         <v>640</v>
       </c>
       <c r="B1139" s="0" t="s">
         <v>600</v>
       </c>
       <c r="C1139" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
-        <v>663</v>
+        <v>580</v>
       </c>
       <c r="B1140" s="0" t="s">
-        <v>664</v>
+        <v>581</v>
       </c>
       <c r="C1140" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
-        <v>665</v>
+        <v>627</v>
       </c>
       <c r="B1141" s="0" t="s">
-        <v>666</v>
+        <v>592</v>
       </c>
       <c r="C1141" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
-        <v>667</v>
+        <v>628</v>
       </c>
       <c r="B1142" s="0" t="s">
-        <v>668</v>
+        <v>594</v>
       </c>
       <c r="C1142" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
-        <v>669</v>
+        <v>629</v>
       </c>
       <c r="B1143" s="0" t="s">
-        <v>670</v>
+        <v>596</v>
       </c>
       <c r="C1143" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
-        <v>671</v>
+        <v>630</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>672</v>
+        <v>602</v>
       </c>
       <c r="C1144" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
-        <v>673</v>
+        <v>631</v>
       </c>
       <c r="B1145" s="0" t="s">
-        <v>674</v>
+        <v>604</v>
       </c>
       <c r="C1145" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
-        <v>675</v>
+        <v>632</v>
       </c>
       <c r="B1146" s="0" t="s">
-        <v>676</v>
+        <v>608</v>
       </c>
       <c r="C1146" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
-        <v>677</v>
+        <v>633</v>
       </c>
       <c r="B1147" s="0" t="s">
-        <v>678</v>
+        <v>610</v>
       </c>
       <c r="C1147" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
-        <v>679</v>
+        <v>634</v>
       </c>
       <c r="B1148" s="0" t="s">
-        <v>680</v>
+        <v>612</v>
       </c>
       <c r="C1148" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
-        <v>681</v>
+        <v>635</v>
       </c>
       <c r="B1149" s="0" t="s">
-        <v>682</v>
+        <v>616</v>
       </c>
       <c r="C1149" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
-        <v>683</v>
+        <v>636</v>
       </c>
       <c r="B1150" s="0" t="s">
-        <v>684</v>
+        <v>618</v>
       </c>
       <c r="C1150" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
-        <v>685</v>
+        <v>637</v>
       </c>
       <c r="B1151" s="0" t="s">
-        <v>686</v>
+        <v>620</v>
       </c>
       <c r="C1151" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
-        <v>687</v>
+        <v>638</v>
       </c>
       <c r="B1152" s="0" t="s">
-        <v>688</v>
+        <v>622</v>
       </c>
       <c r="C1152" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
-        <v>689</v>
+        <v>639</v>
       </c>
       <c r="B1153" s="0" t="s">
-        <v>690</v>
+        <v>624</v>
       </c>
       <c r="C1153" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
-        <v>580</v>
+        <v>662</v>
       </c>
       <c r="B1154" s="0" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="C1154" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="B1155" s="0" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="C1155" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
-        <v>628</v>
+        <v>583</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="C1156" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
-        <v>629</v>
+        <v>663</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>596</v>
+        <v>664</v>
       </c>
       <c r="C1157" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
-        <v>630</v>
+        <v>585</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>602</v>
+        <v>586</v>
       </c>
       <c r="C1158" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
-        <v>631</v>
+        <v>587</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>604</v>
+        <v>588</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
-        <v>632</v>
+        <v>589</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
-        <v>633</v>
+        <v>591</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
-        <v>634</v>
+        <v>593</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>612</v>
+        <v>594</v>
       </c>
       <c r="C1162" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
-        <v>635</v>
+        <v>595</v>
       </c>
       <c r="B1163" s="0" t="s">
-        <v>616</v>
+        <v>596</v>
       </c>
       <c r="C1163" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
-        <v>636</v>
+        <v>597</v>
       </c>
       <c r="B1164" s="0" t="s">
-        <v>618</v>
+        <v>598</v>
       </c>
       <c r="C1164" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
-        <v>637</v>
+        <v>599</v>
       </c>
       <c r="B1165" s="0" t="s">
-        <v>620</v>
+        <v>600</v>
       </c>
       <c r="C1165" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
-        <v>638</v>
+        <v>601</v>
       </c>
       <c r="B1166" s="0" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
       <c r="C1166" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
-        <v>639</v>
+        <v>603</v>
       </c>
       <c r="B1167" s="0" t="s">
-        <v>624</v>
+        <v>604</v>
       </c>
       <c r="C1167" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="0" t="s">
-        <v>691</v>
+        <v>605</v>
       </c>
       <c r="B1168" s="0" t="s">
-        <v>588</v>
+        <v>606</v>
       </c>
       <c r="C1168" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="0" t="s">
-        <v>640</v>
+        <v>607</v>
       </c>
       <c r="B1169" s="0" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="C1169" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="0" t="s">
-        <v>583</v>
+        <v>609</v>
       </c>
       <c r="B1170" s="0" t="s">
-        <v>584</v>
+        <v>610</v>
       </c>
       <c r="C1170" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="0" t="s">
-        <v>692</v>
+        <v>611</v>
       </c>
       <c r="B1171" s="0" t="s">
-        <v>693</v>
+        <v>612</v>
       </c>
       <c r="C1171" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
-        <v>585</v>
+        <v>613</v>
       </c>
       <c r="B1172" s="0" t="s">
-        <v>586</v>
+        <v>614</v>
       </c>
       <c r="C1172" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
-        <v>587</v>
+        <v>615</v>
       </c>
       <c r="B1173" s="0" t="s">
-        <v>588</v>
+        <v>616</v>
       </c>
       <c r="C1173" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
-        <v>589</v>
+        <v>617</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="C1174" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
-        <v>591</v>
+        <v>619</v>
       </c>
       <c r="B1175" s="0" t="s">
-        <v>592</v>
+        <v>620</v>
       </c>
       <c r="C1175" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="B1176" s="0" t="s">
-        <v>594</v>
+        <v>622</v>
       </c>
       <c r="C1176" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
-        <v>595</v>
+        <v>623</v>
       </c>
       <c r="B1177" s="0" t="s">
-        <v>596</v>
+        <v>624</v>
       </c>
       <c r="C1177" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
-        <v>597</v>
+        <v>625</v>
       </c>
       <c r="B1178" s="0" t="s">
-        <v>598</v>
+        <v>626</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
-        <v>599</v>
+        <v>665</v>
       </c>
       <c r="B1179" s="0" t="s">
-        <v>600</v>
+        <v>666</v>
       </c>
       <c r="C1179" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
-        <v>601</v>
+        <v>665</v>
       </c>
       <c r="B1180" s="0" t="s">
-        <v>602</v>
+        <v>666</v>
       </c>
       <c r="C1180" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
-        <v>603</v>
+        <v>667</v>
       </c>
       <c r="B1181" s="0" t="s">
-        <v>604</v>
+        <v>668</v>
       </c>
       <c r="C1181" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
-        <v>605</v>
+        <v>667</v>
       </c>
       <c r="B1182" s="0" t="s">
-        <v>606</v>
+        <v>668</v>
       </c>
       <c r="C1182" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
-        <v>607</v>
+        <v>669</v>
       </c>
       <c r="B1183" s="0" t="s">
-        <v>608</v>
+        <v>670</v>
       </c>
       <c r="C1183" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
-        <v>609</v>
+        <v>669</v>
       </c>
       <c r="B1184" s="0" t="s">
-        <v>610</v>
+        <v>670</v>
       </c>
       <c r="C1184" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
-        <v>611</v>
+        <v>671</v>
       </c>
       <c r="B1185" s="0" t="s">
-        <v>612</v>
+        <v>672</v>
       </c>
       <c r="C1185" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
-        <v>613</v>
+        <v>671</v>
       </c>
       <c r="B1186" s="0" t="s">
-        <v>614</v>
+        <v>672</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
-        <v>615</v>
+        <v>673</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>616</v>
+        <v>674</v>
       </c>
       <c r="C1187" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
-        <v>617</v>
+        <v>673</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>618</v>
+        <v>674</v>
       </c>
       <c r="C1188" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
-        <v>619</v>
+        <v>675</v>
       </c>
       <c r="B1189" s="0" t="s">
-        <v>620</v>
+        <v>676</v>
       </c>
       <c r="C1189" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
-        <v>621</v>
+        <v>675</v>
       </c>
       <c r="B1190" s="0" t="s">
-        <v>622</v>
+        <v>676</v>
       </c>
       <c r="C1190" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
-        <v>623</v>
+        <v>677</v>
       </c>
       <c r="B1191" s="0" t="s">
-        <v>624</v>
+        <v>678</v>
       </c>
       <c r="C1191" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
-        <v>625</v>
+        <v>677</v>
       </c>
       <c r="B1192" s="0" t="s">
-        <v>626</v>
+        <v>678</v>
       </c>
       <c r="C1192" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="B1195" s="0" t="s">
-        <v>697</v>
+        <v>682</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="B1196" s="0" t="s">
-        <v>697</v>
+        <v>682</v>
       </c>
       <c r="C1196" s="0" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="B1197" s="0" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="C1197" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="B1198" s="0" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="C1198" s="0" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="0" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="B1199" s="0" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="C1199" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="0" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="B1200" s="0" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="C1200" s="0" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="0" t="s">
-        <v>702</v>
+        <v>687</v>
       </c>
       <c r="B1201" s="0" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="C1201" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="0" t="s">
-        <v>702</v>
+        <v>687</v>
       </c>
       <c r="B1202" s="0" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="C1202" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="0" t="s">
-        <v>704</v>
+        <v>689</v>
       </c>
       <c r="B1203" s="0" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="C1203" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="0" t="s">
-        <v>704</v>
+        <v>689</v>
       </c>
       <c r="B1204" s="0" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="C1204" s="0" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="0" t="s">
-        <v>706</v>
+        <v>691</v>
       </c>
       <c r="B1205" s="0" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="C1205" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="0" t="s">
-        <v>706</v>
+        <v>691</v>
       </c>
       <c r="B1206" s="0" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="C1206" s="0" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="0" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
       <c r="B1207" s="0" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="C1207" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="0" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
       <c r="B1208" s="0" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="C1208" s="0" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="0" t="s">
-        <v>710</v>
+        <v>695</v>
       </c>
       <c r="B1209" s="0" t="s">
-        <v>711</v>
+        <v>696</v>
       </c>
       <c r="C1209" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="0" t="s">
-        <v>710</v>
+        <v>695</v>
       </c>
       <c r="B1210" s="0" t="s">
-        <v>711</v>
+        <v>696</v>
       </c>
       <c r="C1210" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="0" t="s">
-        <v>712</v>
+        <v>697</v>
       </c>
       <c r="B1211" s="0" t="s">
-        <v>713</v>
+        <v>698</v>
       </c>
       <c r="C1211" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="0" t="s">
-        <v>712</v>
+        <v>697</v>
       </c>
       <c r="B1212" s="0" t="s">
-        <v>713</v>
+        <v>698</v>
       </c>
       <c r="C1212" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="0" t="s">
-        <v>714</v>
+        <v>699</v>
       </c>
       <c r="B1213" s="0" t="s">
-        <v>715</v>
+        <v>700</v>
       </c>
       <c r="C1213" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="0" t="s">
-        <v>714</v>
+        <v>699</v>
       </c>
       <c r="B1214" s="0" t="s">
-        <v>715</v>
+        <v>700</v>
       </c>
       <c r="C1214" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="0" t="s">
-        <v>716</v>
+        <v>701</v>
       </c>
       <c r="B1215" s="0" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="C1215" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="0" t="s">
-        <v>716</v>
+        <v>701</v>
       </c>
       <c r="B1216" s="0" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="C1216" s="0" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="0" t="s">
-        <v>718</v>
+        <v>703</v>
       </c>
       <c r="B1217" s="0" t="s">
-        <v>719</v>
+        <v>704</v>
       </c>
       <c r="C1217" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="B1218" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="C1218" s="0" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="0" t="s">
-        <v>720</v>
+        <v>707</v>
       </c>
       <c r="B1219" s="0" t="s">
-        <v>721</v>
+        <v>708</v>
       </c>
       <c r="C1219" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="B1220" s="0" t="s">
-        <v>721</v>
+        <v>710</v>
       </c>
       <c r="C1220" s="0" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="B1221" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="C1221" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
       <c r="B1222" s="0" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="C1222" s="0" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="B1223" s="0" t="s">
-        <v>725</v>
+        <v>716</v>
       </c>
       <c r="C1223" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="0" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="B1224" s="0" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="C1224" s="0" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="0" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="B1225" s="0" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="C1225" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="0" t="s">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="B1226" s="0" t="s">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="C1226" s="0" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="0" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="B1227" s="0" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="C1227" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="B1228" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="C1228" s="0" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B1229" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="C1229" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
         <v>730</v>
       </c>
       <c r="B1230" s="0" t="s">
         <v>731</v>
       </c>
       <c r="C1230" s="0" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
         <v>732</v>
       </c>
       <c r="B1231" s="0" t="s">
         <v>733</v>
       </c>
       <c r="C1231" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
         <v>734</v>
       </c>
       <c r="B1232" s="0" t="s">
         <v>735</v>
       </c>
       <c r="C1232" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1233">