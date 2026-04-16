--- v0 (2025-12-07)
+++ v1 (2026-04-16)
@@ -132,63 +132,63 @@
   <si>
     <t xml:space="preserve">120 SE/ </t>
   </si>
   <si>
     <t xml:space="preserve">150 SE/ </t>
   </si>
   <si>
     <t xml:space="preserve">190 SE/ </t>
   </si>
   <si>
     <t xml:space="preserve">230 SE/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bale fork L+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bale fork XL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">250M+/ </t>
   </si>
   <si>
     <t xml:space="preserve">210M+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Manure Fork L+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">90S+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">150S+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">110S+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">130S+/ </t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Manure Fork L+/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1199,283 +1199,283 @@
       <c r="C121" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="132">
       <c r="B132" s="0" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="133">
       <c r="B133" s="0" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134">
       <c r="B134" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
     </row>
     <row r="135">
       <c r="B135" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="136">
       <c r="B136" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="137">
       <c r="B137" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138">
       <c r="B138" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="139">
       <c r="B139" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="140">
       <c r="B140" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="141">
       <c r="B141" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="142">
       <c r="B142" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="143">
       <c r="B143" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
     </row>
     <row r="144">
       <c r="B144" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="145">
       <c r="B145" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="146">
       <c r="B146" s="0" t="s">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="147">
       <c r="B147" s="0" t="s">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="148">
       <c r="B148" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="149">
       <c r="B149" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
     </row>
     <row r="150">
       <c r="B150" s="0" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="151">
       <c r="B151" s="0" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="152">
       <c r="B152" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="B153" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
     </row>
     <row r="154">
       <c r="C154" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="155">
       <c r="C155" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="156">
       <c r="C156" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="157">
       <c r="C157" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="158">
       <c r="C158" s="0" t="s">
         <v>47</v>