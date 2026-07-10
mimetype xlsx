--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -867,270 +867,270 @@
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>9810Q8</t>
+  </si>
+  <si>
+    <t>Q98 DXL</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...217 lines deleted...]
-    <t>8853Q8</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t>2013Q8</t>
   </si>
   <si>
     <t>Q20 DS</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>2513Q8</t>
   </si>
   <si>
     <t>Q25 DS</t>
   </si>
@@ -37338,491 +37338,491 @@
         <v>285</v>
       </c>
       <c r="B3265" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C3265" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3266">
       <c r="A3266" s="0" t="s">
         <v>287</v>
       </c>
       <c r="B3266" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C3266" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3267">
       <c r="A3267" s="0" t="s">
         <v>289</v>
       </c>
       <c r="B3267" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C3267" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3268">
       <c r="A3268" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B3268" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C3268" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3269">
       <c r="A3269" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B3269" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C3269" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3270">
       <c r="A3270" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B3270" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C3270" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3271">
       <c r="A3271" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B3271" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C3271" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3272">
       <c r="A3272" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B3272" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C3272" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3273">
       <c r="A3273" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B3273" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C3273" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3274">
       <c r="A3274" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B3274" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C3274" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3275">
       <c r="A3275" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B3275" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C3275" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3276">
       <c r="A3276" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B3276" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C3276" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3277">
       <c r="A3277" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B3277" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C3277" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3278">
       <c r="A3278" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B3278" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C3278" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3279">
       <c r="A3279" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B3279" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C3279" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3280">
       <c r="A3280" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B3280" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C3280" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3281">
       <c r="A3281" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B3281" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C3281" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3282">
       <c r="A3282" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B3282" s="0" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="C3282" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3283">
       <c r="A3283" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B3283" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C3283" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3284">
       <c r="A3284" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B3284" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C3284" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3285">
       <c r="A3285" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B3285" s="0" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="C3285" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3286">
       <c r="A3286" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B3286" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C3286" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3287">
       <c r="A3287" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B3287" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C3287" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3288">
       <c r="A3288" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B3288" s="0" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C3288" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3289">
       <c r="A3289" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B3289" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C3289" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3290">
       <c r="A3290" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B3290" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C3290" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3291">
       <c r="A3291" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B3291" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C3291" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3292">
       <c r="A3292" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B3292" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C3292" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3293">
       <c r="A3293" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B3293" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C3293" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3294">
       <c r="A3294" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B3294" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C3294" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3295">
       <c r="A3295" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B3295" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C3295" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3296">
       <c r="A3296" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B3296" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C3296" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3297">
       <c r="A3297" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B3297" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C3297" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3298">
       <c r="A3298" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B3298" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C3298" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3299">
       <c r="A3299" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B3299" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C3299" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3300">
       <c r="A3300" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B3300" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C3300" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3301">
       <c r="A3301" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B3301" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C3301" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3302">
       <c r="A3302" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B3302" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C3302" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3303">
       <c r="A3303" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B3303" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C3303" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3304">
       <c r="A3304" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B3304" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C3304" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3305">
       <c r="A3305" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B3305" s="0" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C3305" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3306">
       <c r="A3306" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B3306" s="0" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="C3306" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3307">
       <c r="A3307" s="0" t="s">
         <v>360</v>
       </c>
       <c r="B3307" s="0" t="s">
-        <v>359</v>
+        <v>288</v>
       </c>
       <c r="C3307" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3308">
       <c r="A3308" s="0" t="s">
         <v>361</v>
       </c>
       <c r="B3308" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C3308" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3309">
       <c r="A3309" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B3309" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C3309" s="0" t="s">
         <v>4</v>