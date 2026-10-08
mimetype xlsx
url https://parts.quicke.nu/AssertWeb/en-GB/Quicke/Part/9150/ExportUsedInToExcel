--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -432,180 +432,132 @@
   <si>
     <t>9101Q</t>
   </si>
   <si>
     <t>910 US</t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501761</t>
   </si>
   <si>
     <t>N6 DM</t>
   </si>
   <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521761</t>
   </si>
   <si>
     <t>FL.4229N</t>
   </si>
   <si>
     <t>520741</t>
   </si>
   <si>
     <t>U4</t>
   </si>
   <si>
     <t>520751</t>
   </si>
   <si>
     <t>U5</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
-    <t>120731</t>
-[...22 lines deleted...]
-  <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
-  </si>
-[...46 lines deleted...]
-    <t>U6S</t>
   </si>
   <si>
     <t>120130</t>
   </si>
   <si>
     <t>Valtra G3S</t>
   </si>
   <si>
     <t>120139</t>
   </si>
   <si>
     <t>Valtra G3L</t>
   </si>
   <si>
     <t>120140</t>
   </si>
   <si>
     <t>Valtra G4S</t>
   </si>
   <si>
     <t>120148</t>
   </si>
   <si>
     <t>Valtra G4M</t>
   </si>
@@ -648,172 +600,220 @@
   <si>
     <t>120176</t>
   </si>
   <si>
     <t>Valtra G7S</t>
   </si>
   <si>
     <t>120178</t>
   </si>
   <si>
     <t>Valtra G7M</t>
   </si>
   <si>
     <t>120179</t>
   </si>
   <si>
     <t>Valtra G7L</t>
   </si>
   <si>
     <t>120288</t>
   </si>
   <si>
     <t>Valtra G8M</t>
   </si>
   <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>521156</t>
+  </si>
+  <si>
+    <t>FL.4119N</t>
+  </si>
+  <si>
+    <t>521158</t>
+  </si>
+  <si>
+    <t>FL.4122N</t>
+  </si>
+  <si>
+    <t>521166</t>
+  </si>
+  <si>
+    <t>FL.4221N</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>520156</t>
+  </si>
+  <si>
+    <t>U5S</t>
+  </si>
+  <si>
+    <t>520158</t>
+  </si>
+  <si>
+    <t>U5M</t>
+  </si>
+  <si>
+    <t>520166</t>
+  </si>
+  <si>
+    <t>U6S</t>
+  </si>
+  <si>
     <t>120169</t>
   </si>
   <si>
     <t>Valtra G6L</t>
   </si>
   <si>
     <t xml:space="preserve">3rd+4th service: Euro and Euro/SMS tool carriers/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd+4th service: other tool carriers/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd service: Euro and Euro/SMS tool carriers/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd service: other tool carriers/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd service/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd+4th service/ </t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">230 SE/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 175/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 225/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 250/ </t>
   </si>
   <si>
     <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 160/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 180/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 220/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">Field Service kit/ </t>
   </si>
   <si>
     <t xml:space="preserve">Balecut/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">120 SE/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">150 SE/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">190 SE/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">230 SE/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C3568"/>
+  <dimension ref="A1:C3576"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="45.1088333129883" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -961,75 +961,75 @@
       <c r="B20" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
         <v>17</v>
       </c>
@@ -4604,175 +4604,175 @@
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B360" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>4</v>
@@ -7898,1132 +7898,1132 @@
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B659" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B660" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>174</v>
+        <v>142</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="C675" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="C676" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="C677" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="C678" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>189</v>
+        <v>145</v>
       </c>
       <c r="C679" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>189</v>
+        <v>145</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="C686" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C693" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C694" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="C699" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="C700" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="C701" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="C702" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C703" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C704" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C705" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C706" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="C707" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="C708" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C709" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C710" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="C711" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="C713" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="C714" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C715" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C716" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="C717" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="C718" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="C719" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="C720" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>199</v>
+        <v>149</v>
       </c>
       <c r="C721" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>199</v>
+        <v>149</v>
       </c>
       <c r="C722" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>201</v>
+        <v>149</v>
       </c>
       <c r="C723" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>201</v>
+        <v>149</v>
       </c>
       <c r="C724" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C725" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C726" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C727" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C728" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>160</v>
+        <v>186</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="C729" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>160</v>
+        <v>186</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="C730" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="C731" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="C732" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="C733" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="C734" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="C735" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="C736" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="C737" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="C738" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C739" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C740" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C741" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C742" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="C743" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="C744" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="C745" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="C746" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="C747" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="C748" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="C749" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="C750" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="C751" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="C752" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="C753" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="C754" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C755" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C756" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C757" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C758" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C759" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B760" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B761" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C761" s="0" t="s">
         <v>4</v>
@@ -12155,2166 +12155,2166 @@
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B1046" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C1046" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B1047" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C1047" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C1048" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="C1049" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="C1050" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="C1051" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1052" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="C1053" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C1054" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C1056" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>162</v>
+        <v>206</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>163</v>
+        <v>207</v>
       </c>
       <c r="C1057" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>164</v>
+        <v>208</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="C1058" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>167</v>
+        <v>211</v>
       </c>
       <c r="C1059" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C1060" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C1061" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1062" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="C1065" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="C1066" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="C1068" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B1069" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C1069" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B1070" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C1070" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="C1071" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>172</v>
+        <v>144</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>173</v>
+        <v>145</v>
       </c>
       <c r="C1072" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B1073" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C1073" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>146</v>
+        <v>176</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="C1074" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C1076" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C1077" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
       <c r="C1078" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C1079" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>182</v>
+        <v>148</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>183</v>
+        <v>149</v>
       </c>
       <c r="C1080" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>152</v>
+        <v>186</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="C1081" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C1082" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
-        <v>154</v>
+        <v>214</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>155</v>
+        <v>215</v>
       </c>
       <c r="C1083" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C1084" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B1085" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C1085" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
-        <v>156</v>
+        <v>194</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>157</v>
+        <v>195</v>
       </c>
       <c r="C1086" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B1087" s="0" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C1087" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
-        <v>192</v>
+        <v>142</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>193</v>
+        <v>143</v>
       </c>
       <c r="C1088" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>194</v>
+        <v>142</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>195</v>
+        <v>143</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="C1090" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>196</v>
+        <v>142</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>197</v>
+        <v>143</v>
       </c>
       <c r="C1091" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>198</v>
+        <v>142</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>199</v>
+        <v>143</v>
       </c>
       <c r="C1092" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>200</v>
+        <v>142</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>201</v>
+        <v>143</v>
       </c>
       <c r="C1093" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>202</v>
+        <v>142</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="C1095" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>205</v>
+        <v>171</v>
       </c>
       <c r="C1096" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>214</v>
+        <v>170</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>215</v>
+        <v>171</v>
       </c>
       <c r="C1097" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>206</v>
+        <v>170</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>207</v>
+        <v>171</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>208</v>
+        <v>170</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>209</v>
+        <v>171</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>210</v>
+        <v>170</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>211</v>
+        <v>171</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>212</v>
+        <v>170</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>213</v>
+        <v>171</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="B1102" s="0" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="B1103" s="0" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="C1103" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B1104" s="0" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B1105" s="0" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="C1105" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B1106" s="0" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="C1106" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B1107" s="0" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="C1107" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B1108" s="0" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="C1108" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="C1109" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="C1110" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="C1111" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="C1112" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="C1113" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="C1115" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="B1116" s="0" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="C1116" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="C1117" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="B1118" s="0" t="s">
-        <v>189</v>
+        <v>145</v>
       </c>
       <c r="C1118" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>189</v>
+        <v>145</v>
       </c>
       <c r="C1119" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C1120" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B1121" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C1121" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C1122" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C1123" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B1124" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B1125" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="C1125" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="B1126" s="0" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="C1126" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="B1127" s="0" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="C1127" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="C1128" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="B1129" s="0" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="C1129" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="C1130" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="B1131" s="0" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="C1131" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="B1132" s="0" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="C1132" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="B1133" s="0" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="C1133" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B1134" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="C1134" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B1135" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="C1135" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B1136" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C1136" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B1137" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C1137" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B1138" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C1138" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B1139" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C1139" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B1140" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C1140" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B1141" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C1141" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="B1142" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C1142" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="B1143" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C1143" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="C1144" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="B1145" s="0" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="C1145" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="B1146" s="0" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="C1146" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="B1147" s="0" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="C1147" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="B1148" s="0" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="C1148" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="B1149" s="0" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="C1149" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
       <c r="B1150" s="0" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="C1150" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
       <c r="B1151" s="0" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="C1151" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B1152" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C1152" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B1153" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C1153" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B1154" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C1154" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B1155" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C1155" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C1156" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C1157" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="C1158" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C1162" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B1163" s="0" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C1163" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B1164" s="0" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C1164" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B1165" s="0" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C1165" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B1166" s="0" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="C1166" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B1167" s="0" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="C1167" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B1168" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C1168" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B1169" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C1169" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B1170" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C1170" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B1171" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C1171" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B1172" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C1172" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B1173" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C1173" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="C1174" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="B1175" s="0" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="C1175" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="B1176" s="0" t="s">
-        <v>199</v>
+        <v>149</v>
       </c>
       <c r="C1176" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="B1177" s="0" t="s">
-        <v>199</v>
+        <v>149</v>
       </c>
       <c r="C1177" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="B1178" s="0" t="s">
-        <v>199</v>
+        <v>149</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="B1179" s="0" t="s">
-        <v>199</v>
+        <v>149</v>
       </c>
       <c r="C1179" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="B1180" s="0" t="s">
-        <v>199</v>
+        <v>149</v>
       </c>
       <c r="C1180" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="B1181" s="0" t="s">
-        <v>199</v>
+        <v>149</v>
       </c>
       <c r="C1181" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="B1182" s="0" t="s">
-        <v>201</v>
+        <v>149</v>
       </c>
       <c r="C1182" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="B1183" s="0" t="s">
-        <v>201</v>
+        <v>149</v>
       </c>
       <c r="C1183" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B1184" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C1184" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B1185" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C1185" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B1186" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C1187" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C1188" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B1189" s="0" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C1189" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
-        <v>160</v>
+        <v>186</v>
       </c>
       <c r="B1190" s="0" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="C1190" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
-        <v>160</v>
+        <v>186</v>
       </c>
       <c r="B1191" s="0" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="C1191" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="B1192" s="0" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="C1192" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="B1195" s="0" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="B1196" s="0" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="C1196" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="B1197" s="0" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="C1197" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="B1198" s="0" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="C1198" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="0" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="B1199" s="0" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="C1199" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="0" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="B1200" s="0" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="C1200" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="0" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="B1201" s="0" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="C1201" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="0" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="B1202" s="0" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="C1202" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="0" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="B1203" s="0" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="C1203" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="0" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="B1204" s="0" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="C1204" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="0" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="B1205" s="0" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="C1205" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B1206" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C1206" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B1207" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C1207" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B1208" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C1208" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B1209" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C1209" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B1210" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C1210" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B1211" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C1211" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="0" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="B1212" s="0" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="C1212" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="0" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="B1213" s="0" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="C1213" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="0" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="B1214" s="0" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="C1214" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="0" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="B1215" s="0" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="C1215" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="0" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="B1216" s="0" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="C1216" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="0" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="B1217" s="0" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="C1217" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="0" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="B1218" s="0" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="C1218" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="0" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="B1219" s="0" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="C1219" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B1220" s="0" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="C1220" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B1221" s="0" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="C1221" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B1222" s="0" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="C1222" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B1223" s="0" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="C1223" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="0" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="B1224" s="0" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="C1224" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="0" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="B1225" s="0" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="C1225" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="B1226" s="0" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="C1226" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="B1227" s="0" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="C1227" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="0" t="s">
-        <v>208</v>
+        <v>150</v>
       </c>
       <c r="B1228" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="C1228" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="0" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="B1229" s="0" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="C1229" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
-        <v>208</v>
+        <v>152</v>
       </c>
       <c r="B1230" s="0" t="s">
-        <v>209</v>
+        <v>153</v>
       </c>
       <c r="C1230" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="B1231" s="0" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="C1231" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B1232" s="0" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C1232" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="0" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="B1233" s="0" t="s">
-        <v>209</v>
+        <v>155</v>
       </c>
       <c r="C1233" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="0" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B1234" s="0" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C1234" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="0" t="s">
-        <v>210</v>
+        <v>156</v>
       </c>
       <c r="B1235" s="0" t="s">
-        <v>211</v>
+        <v>157</v>
       </c>
       <c r="C1235" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B1236" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C1236" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="0" t="s">
-        <v>210</v>
+        <v>158</v>
       </c>
       <c r="B1237" s="0" t="s">
-        <v>211</v>
+        <v>159</v>
       </c>
       <c r="C1237" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B1238" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C1238" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B1239" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C1239" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="0" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="B1240" s="0" t="s">
-        <v>213</v>
+        <v>161</v>
       </c>
       <c r="C1240" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B1241" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C1241" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B1242" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C1242" s="0" t="s">
         <v>4</v>
@@ -16863,1275 +16863,1275 @@
     </row>
     <row r="1474">
       <c r="A1474" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B1474" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C1474" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B1475" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C1475" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B1476" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C1476" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B1477" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C1477" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B1478" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C1478" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B1479" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C1479" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B1480" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C1480" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B1481" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C1481" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B1482" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C1482" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B1483" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C1483" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B1484" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C1484" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B1485" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C1485" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B1486" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C1486" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B1487" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C1487" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B1488" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C1488" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B1489" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C1489" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B1490" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C1490" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B1491" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C1491" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B1492" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C1492" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B1493" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C1493" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B1494" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C1494" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B1495" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C1495" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B1496" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C1496" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B1497" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C1497" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B1498" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C1498" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B1499" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C1499" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B1500" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C1500" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B1501" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C1501" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B1502" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C1502" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B1503" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C1503" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B1504" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C1504" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B1505" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C1505" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B1506" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C1506" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B1507" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C1507" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B1508" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C1508" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B1509" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C1509" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B1510" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C1510" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B1511" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C1511" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B1512" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C1512" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B1513" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C1513" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B1514" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C1514" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B1515" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C1515" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B1516" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C1516" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B1517" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C1517" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B1518" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C1518" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B1519" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C1519" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B1520" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C1520" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B1521" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C1521" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B1522" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C1522" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B1523" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C1523" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B1524" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C1524" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B1525" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C1525" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B1526" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C1526" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B1527" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C1527" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C1528" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B1529" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C1529" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C1530" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C1531" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C1532" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C1533" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C1534" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B1535" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C1535" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B1536" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C1536" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B1537" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C1537" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B1538" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C1538" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B1539" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C1539" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B1540" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C1540" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B1541" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C1541" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B1542" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C1542" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B1543" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C1543" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B1544" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C1544" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B1545" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C1545" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B1546" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C1546" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B1547" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C1547" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B1548" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C1548" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B1549" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C1549" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B1550" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C1550" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B1551" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C1551" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B1552" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C1552" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B1553" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C1553" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B1554" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C1554" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B1555" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C1555" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B1556" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C1556" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B1557" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C1557" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B1558" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C1558" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B1559" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C1559" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B1560" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C1560" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B1561" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C1561" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B1562" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C1562" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B1563" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C1563" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B1564" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C1564" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B1565" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C1565" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B1566" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C1566" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B1567" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C1567" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B1568" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C1568" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B1569" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C1569" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B1570" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C1570" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B1571" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C1571" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B1572" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C1572" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B1573" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C1573" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B1574" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C1574" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B1575" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C1575" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B1576" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C1576" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B1577" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C1577" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B1578" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C1578" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B1579" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C1579" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B1580" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C1580" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B1581" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C1581" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B1582" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C1582" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B1583" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C1583" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B1584" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C1584" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B1585" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C1585" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B1586" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C1586" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B1587" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C1587" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B1588" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C1588" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B1589" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C1589" s="0" t="s">
         <v>4</v>
@@ -18139,307 +18139,307 @@
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B1590" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C1590" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B1591" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C1591" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B1592" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C1592" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B1593" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C1593" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B1594" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C1594" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B1595" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C1595" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B1596" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C1596" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B1597" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C1597" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B1598" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C1598" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B1599" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C1599" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B1600" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C1600" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B1601" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C1601" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B1602" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C1602" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B1603" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C1603" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B1604" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C1604" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B1605" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C1605" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B1606" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C1606" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B1607" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C1607" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B1608" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C1608" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B1609" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C1609" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B1610" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C1610" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B1611" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C1611" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B1612" s="0" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C1612" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B1613" s="0" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C1613" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B1614" s="0" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C1614" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B1615" s="0" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C1615" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B1616" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C1616" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B1617" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C1617" s="0" t="s">
         <v>4</v>
@@ -20724,1407 +20724,1407 @@
     </row>
     <row r="1825">
       <c r="A1825" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B1825" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C1825" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B1826" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C1826" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="0" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="B1827" s="0" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="C1827" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="0" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="B1828" s="0" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="C1828" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B1829" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C1829" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B1830" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C1830" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B1831" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C1831" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B1832" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C1832" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B1833" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C1833" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B1834" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C1834" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="0" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="B1835" s="0" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="C1835" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="0" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="B1836" s="0" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="C1836" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B1837" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C1837" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B1838" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C1838" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" s="0" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="B1839" s="0" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="C1839" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" s="0" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="B1840" s="0" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="C1840" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B1841" s="0" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C1841" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B1842" s="0" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C1842" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" s="0" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B1843" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C1843" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" s="0" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B1844" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C1844" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" s="0" t="s">
-        <v>180</v>
+        <v>144</v>
       </c>
       <c r="B1845" s="0" t="s">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="C1845" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" s="0" t="s">
-        <v>180</v>
+        <v>144</v>
       </c>
       <c r="B1846" s="0" t="s">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="C1846" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="0" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="B1847" s="0" t="s">
-        <v>183</v>
+        <v>145</v>
       </c>
       <c r="C1847" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="0" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="B1848" s="0" t="s">
-        <v>183</v>
+        <v>145</v>
       </c>
       <c r="C1848" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="0" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="B1849" s="0" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="C1849" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="0" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="B1850" s="0" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="C1850" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="0" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="B1851" s="0" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="C1851" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="0" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="B1852" s="0" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="C1852" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="0" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B1853" s="0" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="C1853" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="0" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B1854" s="0" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="C1854" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" s="0" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="B1855" s="0" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C1855" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" s="0" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="B1856" s="0" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C1856" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" s="0" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="B1857" s="0" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C1857" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" s="0" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="B1858" s="0" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C1858" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B1859" s="0" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="C1859" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B1860" s="0" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="C1860" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" s="0" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="B1861" s="0" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="C1861" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" s="0" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="B1862" s="0" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="C1862" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="0" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="B1863" s="0" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="C1863" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="0" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="B1864" s="0" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="C1864" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" s="0" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="B1865" s="0" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="C1865" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" s="0" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="B1866" s="0" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="C1866" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" s="0" t="s">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="B1867" s="0" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="C1867" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" s="0" t="s">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="B1868" s="0" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="C1868" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="0" t="s">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="B1869" s="0" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="C1869" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" s="0" t="s">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="B1870" s="0" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="C1870" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B1871" s="0" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C1871" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B1872" s="0" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C1872" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" s="0" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="B1873" s="0" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="C1873" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" s="0" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="B1874" s="0" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="C1874" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" s="0" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="B1875" s="0" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="C1875" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" s="0" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="B1876" s="0" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="C1876" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" s="0" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="B1877" s="0" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="C1877" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" s="0" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="B1878" s="0" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="C1878" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" s="0" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="B1879" s="0" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="C1879" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" s="0" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="B1880" s="0" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="C1880" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" s="0" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="B1881" s="0" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="C1881" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" s="0" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="B1882" s="0" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="C1882" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" s="0" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="B1883" s="0" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="C1883" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" s="0" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="B1884" s="0" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="C1884" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" s="0" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B1885" s="0" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="C1885" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" s="0" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B1886" s="0" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="C1886" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" s="0" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B1887" s="0" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="C1887" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" s="0" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B1888" s="0" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="C1888" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="0" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="B1889" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C1889" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="0" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="B1890" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C1890" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="0" t="s">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="B1891" s="0" t="s">
-        <v>195</v>
+        <v>149</v>
       </c>
       <c r="C1891" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" s="0" t="s">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="B1892" s="0" t="s">
-        <v>195</v>
+        <v>149</v>
       </c>
       <c r="C1892" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" s="0" t="s">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="B1893" s="0" t="s">
-        <v>195</v>
+        <v>149</v>
       </c>
       <c r="C1893" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" s="0" t="s">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="B1894" s="0" t="s">
-        <v>195</v>
+        <v>149</v>
       </c>
       <c r="C1894" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" s="0" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="B1895" s="0" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="C1895" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" s="0" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="B1896" s="0" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="C1896" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" s="0" t="s">
-        <v>158</v>
+        <v>186</v>
       </c>
       <c r="B1897" s="0" t="s">
-        <v>159</v>
+        <v>187</v>
       </c>
       <c r="C1897" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" s="0" t="s">
-        <v>158</v>
+        <v>186</v>
       </c>
       <c r="B1898" s="0" t="s">
-        <v>159</v>
+        <v>187</v>
       </c>
       <c r="C1898" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" s="0" t="s">
-        <v>158</v>
+        <v>186</v>
       </c>
       <c r="B1899" s="0" t="s">
-        <v>159</v>
+        <v>187</v>
       </c>
       <c r="C1899" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" s="0" t="s">
-        <v>158</v>
+        <v>186</v>
       </c>
       <c r="B1900" s="0" t="s">
-        <v>159</v>
+        <v>187</v>
       </c>
       <c r="C1900" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="B1901" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="C1901" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="B1902" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="C1902" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" s="0" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B1903" s="0" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="C1903" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" s="0" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B1904" s="0" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="C1904" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" s="0" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B1905" s="0" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="C1905" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" s="0" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B1906" s="0" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="C1906" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" s="0" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="B1907" s="0" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="C1907" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" s="0" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="B1908" s="0" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="C1908" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" s="0" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="B1909" s="0" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="C1909" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" s="0" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="B1910" s="0" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="C1910" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" s="0" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="B1911" s="0" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="C1911" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" s="0" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="B1912" s="0" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="C1912" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" s="0" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="B1913" s="0" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="C1913" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" s="0" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="B1914" s="0" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="C1914" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" s="0" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B1915" s="0" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C1915" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" s="0" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B1916" s="0" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C1916" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="0" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B1917" s="0" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C1917" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="0" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B1918" s="0" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C1918" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="0" t="s">
-        <v>160</v>
+        <v>192</v>
       </c>
       <c r="B1919" s="0" t="s">
-        <v>161</v>
+        <v>193</v>
       </c>
       <c r="C1919" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" s="0" t="s">
-        <v>160</v>
+        <v>192</v>
       </c>
       <c r="B1920" s="0" t="s">
-        <v>161</v>
+        <v>193</v>
       </c>
       <c r="C1920" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" s="0" t="s">
-        <v>160</v>
+        <v>194</v>
       </c>
       <c r="B1921" s="0" t="s">
-        <v>161</v>
+        <v>195</v>
       </c>
       <c r="C1921" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" s="0" t="s">
-        <v>160</v>
+        <v>194</v>
       </c>
       <c r="B1922" s="0" t="s">
-        <v>161</v>
+        <v>195</v>
       </c>
       <c r="C1922" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" s="0" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="B1923" s="0" t="s">
-        <v>161</v>
+        <v>197</v>
       </c>
       <c r="C1923" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" s="0" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="B1924" s="0" t="s">
-        <v>161</v>
+        <v>197</v>
       </c>
       <c r="C1924" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" s="0" t="s">
-        <v>202</v>
+        <v>150</v>
       </c>
       <c r="B1925" s="0" t="s">
-        <v>203</v>
+        <v>151</v>
       </c>
       <c r="C1925" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" s="0" t="s">
-        <v>202</v>
+        <v>150</v>
       </c>
       <c r="B1926" s="0" t="s">
-        <v>203</v>
+        <v>151</v>
       </c>
       <c r="C1926" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B1927" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C1927" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B1928" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C1928" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" s="0" t="s">
-        <v>202</v>
+        <v>152</v>
       </c>
       <c r="B1929" s="0" t="s">
-        <v>203</v>
+        <v>153</v>
       </c>
       <c r="C1929" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" s="0" t="s">
-        <v>202</v>
+        <v>152</v>
       </c>
       <c r="B1930" s="0" t="s">
-        <v>203</v>
+        <v>153</v>
       </c>
       <c r="C1930" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B1931" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C1931" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B1932" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C1932" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B1933" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C1933" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B1934" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C1934" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" s="0" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="B1935" s="0" t="s">
-        <v>205</v>
+        <v>155</v>
       </c>
       <c r="C1935" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" s="0" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="B1936" s="0" t="s">
-        <v>205</v>
+        <v>155</v>
       </c>
       <c r="C1936" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B1937" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C1937" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B1938" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C1938" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" s="0" t="s">
-        <v>206</v>
+        <v>156</v>
       </c>
       <c r="B1939" s="0" t="s">
-        <v>207</v>
+        <v>157</v>
       </c>
       <c r="C1939" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" s="0" t="s">
-        <v>206</v>
+        <v>156</v>
       </c>
       <c r="B1940" s="0" t="s">
-        <v>207</v>
+        <v>157</v>
       </c>
       <c r="C1940" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B1941" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C1941" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B1942" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C1942" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" s="0" t="s">
-        <v>208</v>
+        <v>158</v>
       </c>
       <c r="B1943" s="0" t="s">
-        <v>209</v>
+        <v>159</v>
       </c>
       <c r="C1943" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" s="0" t="s">
-        <v>208</v>
+        <v>158</v>
       </c>
       <c r="B1944" s="0" t="s">
-        <v>209</v>
+        <v>159</v>
       </c>
       <c r="C1944" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B1945" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C1945" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B1946" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C1946" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1947" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1947" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B1948" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1948" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="0" t="s">
-        <v>210</v>
+        <v>160</v>
       </c>
       <c r="B1949" s="0" t="s">
-        <v>211</v>
+        <v>161</v>
       </c>
       <c r="C1949" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
-        <v>210</v>
+        <v>160</v>
       </c>
       <c r="B1950" s="0" t="s">
-        <v>211</v>
+        <v>161</v>
       </c>
       <c r="C1950" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B1951" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C1951" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B1952" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C1952" s="0" t="s">
         <v>4</v>
@@ -24530,439 +24530,439 @@
     </row>
     <row r="2171">
       <c r="A2171" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B2171" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C2171" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B2172" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C2172" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2173" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2173" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2174" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2174" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2175" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2175" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2176" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2176" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2177" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2177" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2178" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2178" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2179" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2179" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B2180" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C2180" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B2181" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C2181" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B2182" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C2182" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B2183" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C2183" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B2184" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C2184" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B2185" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C2185" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B2186" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C2186" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B2187" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C2187" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B2188" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C2188" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B2189" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C2189" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B2190" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C2190" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2191" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2191" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2192" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2192" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2193" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2193" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2194" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2194" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2195" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2195" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2196" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2196" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2197" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2197" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B2198" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C2198" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B2199" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C2199" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B2200" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C2200" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B2201" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C2201" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B2202" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C2202" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B2203" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C2203" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B2204" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C2204" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B2205" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C2205" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B2206" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C2206" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B2207" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C2207" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B2208" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C2208" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B2209" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C2209" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B2210" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C2210" s="0" t="s">
         <v>216</v>
@@ -25014,439 +25014,439 @@
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B2215" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C2215" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B2216" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C2216" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2217" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2217" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2218" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2218" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2219" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2219" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2220" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2220" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2221" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2221" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2222" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2222" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2223" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2223" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B2224" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C2224" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B2225" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C2225" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B2226" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C2226" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B2227" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C2227" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B2228" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C2228" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B2229" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C2229" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B2230" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C2230" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B2231" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C2231" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B2232" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C2232" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B2233" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C2233" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B2234" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C2234" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2235" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2235" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2236" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2236" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2237" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2237" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2238" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2238" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2239" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2239" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2240" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2240" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2241" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2241" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B2242" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C2242" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B2243" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C2243" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B2244" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C2244" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B2245" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C2245" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B2246" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C2246" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B2247" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C2247" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B2248" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C2248" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B2249" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C2249" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B2250" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C2250" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B2251" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C2251" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B2252" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C2252" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B2253" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C2253" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B2254" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C2254" s="0" t="s">
         <v>4</v>
@@ -25564,2598 +25564,2598 @@
     </row>
     <row r="2265">
       <c r="A2265" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B2265" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C2265" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B2266" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C2266" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B2267" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C2267" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" s="0" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="B2268" s="0" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="C2268" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B2269" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C2269" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B2270" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C2270" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B2271" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="C2271" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="B2272" s="0" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="C2272" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B2273" s="0" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C2273" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2274" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C2274" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="B2275" s="0" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="C2275" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B2276" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C2276" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="B2277" s="0" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C2277" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="B2278" s="0" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C2278" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2279" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C2279" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="B2280" s="0" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="C2280" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B2281" s="0" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C2281" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
-        <v>138</v>
+        <v>206</v>
       </c>
       <c r="B2282" s="0" t="s">
-        <v>139</v>
+        <v>207</v>
       </c>
       <c r="C2282" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B2283" s="0" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="C2283" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="B2284" s="0" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="C2284" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="B2285" s="0" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="C2285" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B2286" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C2286" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="B2287" s="0" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="C2287" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B2288" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C2288" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="B2289" s="0" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="C2289" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B2290" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C2290" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B2291" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C2291" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="C2292" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="C2293" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C2294" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C2295" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="C2296" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C2297" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C2298" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C2299" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C2300" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="B2301" s="0" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="C2301" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B2302" s="0" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C2302" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
-        <v>138</v>
+        <v>206</v>
       </c>
       <c r="B2303" s="0" t="s">
-        <v>139</v>
+        <v>207</v>
       </c>
       <c r="C2303" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B2304" s="0" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="C2304" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="C2305" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="B2306" s="0" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="C2306" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B2307" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C2307" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="B2308" s="0" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="C2308" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B2309" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C2309" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="B2310" s="0" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="C2310" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B2311" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C2311" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B2312" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C2312" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B2313" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="C2313" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" s="0" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="B2314" s="0" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="C2314" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B2315" s="0" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C2315" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2316" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C2316" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" s="0" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="B2317" s="0" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="C2317" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B2318" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C2318" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" s="0" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="B2319" s="0" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C2319" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" s="0" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="B2320" s="0" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C2320" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2321" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C2321" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" s="0" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="B2322" s="0" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="C2322" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" s="0" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B2323" s="0" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C2323" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" s="0" t="s">
-        <v>138</v>
+        <v>206</v>
       </c>
       <c r="B2324" s="0" t="s">
-        <v>139</v>
+        <v>207</v>
       </c>
       <c r="C2324" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" s="0" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B2325" s="0" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="C2325" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" s="0" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="B2326" s="0" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="C2326" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" s="0" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="B2327" s="0" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="C2327" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B2328" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C2328" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="B2329" s="0" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="C2329" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B2330" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C2330" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="C2331" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C2332" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C2333" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="C2334" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="B2335" s="0" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="C2335" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C2336" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C2337" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="C2338" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C2339" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C2340" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C2341" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C2342" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="C2343" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C2344" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>138</v>
+        <v>206</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>139</v>
+        <v>207</v>
       </c>
       <c r="C2345" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B2346" s="0" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="C2346" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="C2347" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="C2348" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C2349" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="C2350" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C2351" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="C2352" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C2353" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C2354" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="C2355" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="C2356" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B2357" s="0" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C2357" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2358" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C2358" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="C2359" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C2360" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C2361" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C2362" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C2363" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="C2364" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C2365" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>138</v>
+        <v>206</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>139</v>
+        <v>207</v>
       </c>
       <c r="C2366" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B2367" s="0" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="C2367" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="C2368" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="C2369" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C2370" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="C2371" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C2372" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="C2373" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C2374" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B2375" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C2375" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B2376" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="C2376" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="C2377" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C2378" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C2379" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="C2380" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C2381" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="B2382" s="0" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C2382" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="B2383" s="0" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C2383" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2384" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C2384" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="B2385" s="0" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="C2385" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B2386" s="0" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C2386" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
-        <v>138</v>
+        <v>206</v>
       </c>
       <c r="B2387" s="0" t="s">
-        <v>139</v>
+        <v>207</v>
       </c>
       <c r="C2387" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B2388" s="0" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="C2388" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="B2389" s="0" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="C2389" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="C2390" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C2391" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="B2392" s="0" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="C2392" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>142</v>
+        <v>75</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>143</v>
+        <v>76</v>
       </c>
       <c r="C2393" s="0" t="s">
-        <v>4</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>142</v>
+        <v>75</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>143</v>
+        <v>76</v>
       </c>
       <c r="C2394" s="0" t="s">
-        <v>4</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
-        <v>170</v>
+        <v>75</v>
       </c>
       <c r="B2395" s="0" t="s">
-        <v>171</v>
+        <v>76</v>
       </c>
       <c r="C2395" s="0" t="s">
-        <v>4</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
-        <v>170</v>
+        <v>75</v>
       </c>
       <c r="B2396" s="0" t="s">
-        <v>171</v>
+        <v>76</v>
       </c>
       <c r="C2396" s="0" t="s">
-        <v>4</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B2397" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C2397" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B2398" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C2398" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="B2399" s="0" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="C2399" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="B2400" s="0" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="C2400" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B2401" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C2401" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B2402" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C2402" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="B2403" s="0" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="C2403" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="B2404" s="0" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="C2404" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B2405" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C2405" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B2406" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C2406" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" s="0" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="B2407" s="0" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="C2407" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" s="0" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="B2408" s="0" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="C2408" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" s="0" t="s">
-        <v>178</v>
+        <v>144</v>
       </c>
       <c r="B2409" s="0" t="s">
-        <v>179</v>
+        <v>145</v>
       </c>
       <c r="C2409" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" s="0" t="s">
-        <v>178</v>
+        <v>144</v>
       </c>
       <c r="B2410" s="0" t="s">
-        <v>179</v>
+        <v>145</v>
       </c>
       <c r="C2410" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" s="0" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B2411" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C2411" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" s="0" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B2412" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C2412" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" s="0" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B2413" s="0" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C2413" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B2414" s="0" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C2414" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B2415" s="0" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="C2415" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="C2416" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="C2417" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="C2418" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="B2419" s="0" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C2419" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C2420" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>75</v>
+        <v>178</v>
       </c>
       <c r="B2421" s="0" t="s">
-        <v>76</v>
+        <v>179</v>
       </c>
       <c r="C2421" s="0" t="s">
-        <v>220</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>75</v>
+        <v>178</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>76</v>
+        <v>179</v>
       </c>
       <c r="C2422" s="0" t="s">
-        <v>221</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>75</v>
+        <v>178</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>76</v>
+        <v>179</v>
       </c>
       <c r="C2423" s="0" t="s">
-        <v>220</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>75</v>
+        <v>178</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>76</v>
+        <v>179</v>
       </c>
       <c r="C2424" s="0" t="s">
-        <v>221</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="C2425" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="C2426" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="C2427" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="C2428" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C2429" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C2430" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C2431" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C2432" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C2433" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C2434" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C2435" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C2436" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="C2437" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="C2438" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="B2439" s="0" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="C2439" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="C2440" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="C2441" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="C2442" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="C2443" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="C2444" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B2445" s="0" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C2445" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B2446" s="0" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C2446" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C2447" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B2448" s="0" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C2448" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C2449" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B2450" s="0" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C2450" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B2451" s="0" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C2451" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B2452" s="0" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C2452" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
-        <v>158</v>
+        <v>214</v>
       </c>
       <c r="B2453" s="0" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="C2453" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
-        <v>158</v>
+        <v>214</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="C2454" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>159</v>
+        <v>191</v>
       </c>
       <c r="C2455" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>159</v>
+        <v>191</v>
       </c>
       <c r="C2456" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C2457" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C2458" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C2459" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C2460" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="C2461" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="C2462" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C2463" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C2464" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B2465" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C2465" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C2466" s="0" t="s">
-        <v>4</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C2467" s="0" t="s">
-        <v>4</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C2468" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>161</v>
+        <v>197</v>
       </c>
       <c r="C2469" s="0" t="s">
-        <v>4</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>161</v>
+        <v>197</v>
       </c>
       <c r="C2470" s="0" t="s">
-        <v>4</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="C2471" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="C2472" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C2473" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C2474" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>202</v>
+        <v>152</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>203</v>
+        <v>153</v>
       </c>
       <c r="C2475" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>202</v>
+        <v>152</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>203</v>
+        <v>153</v>
       </c>
       <c r="C2476" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C2477" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C2478" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C2479" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C2480" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>214</v>
+        <v>154</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C2481" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>214</v>
+        <v>154</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C2482" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C2483" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C2484" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>206</v>
+        <v>156</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>207</v>
+        <v>157</v>
       </c>
       <c r="C2485" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>206</v>
+        <v>156</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>207</v>
+        <v>157</v>
       </c>
       <c r="C2486" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C2487" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C2488" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>208</v>
+        <v>158</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>209</v>
+        <v>159</v>
       </c>
       <c r="C2489" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>208</v>
+        <v>158</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>209</v>
+        <v>159</v>
       </c>
       <c r="C2490" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C2491" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C2492" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C2493" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C2494" s="0" t="s">
-        <v>220</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>213</v>
+        <v>161</v>
       </c>
       <c r="C2495" s="0" t="s">
-        <v>221</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>213</v>
+        <v>161</v>
       </c>
       <c r="C2496" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B2497" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C2497" s="0" t="s">
-        <v>220</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B2498" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C2498" s="0" t="s">
-        <v>221</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B2499" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C2499" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B2500" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C2500" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2501">
@@ -30536,439 +30536,439 @@
     </row>
     <row r="2717">
       <c r="A2717" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B2717" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C2717" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B2718" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C2718" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2719" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2719" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2720">
       <c r="A2720" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2720" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2720" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2721">
       <c r="A2721" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2721" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2721" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2722">
       <c r="A2722" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2722" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2722" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2723" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2723" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2724" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2724" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2725" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2725" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2726">
       <c r="A2726" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B2726" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C2726" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2727">
       <c r="A2727" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B2727" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C2727" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2728">
       <c r="A2728" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B2728" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C2728" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2729">
       <c r="A2729" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B2729" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C2729" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2730">
       <c r="A2730" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B2730" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C2730" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2731">
       <c r="A2731" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B2731" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C2731" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2732">
       <c r="A2732" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B2732" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C2732" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B2733" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C2733" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B2734" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C2734" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B2735" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C2735" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B2736" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C2736" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2737" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2737" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2738" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2738" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2739" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2739" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2740" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2740" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2741" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2741" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2742" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2742" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2743" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2743" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B2744" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C2744" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B2745" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C2745" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B2746" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C2746" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B2747" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C2747" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B2748" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C2748" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B2749" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C2749" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B2750" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C2750" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B2751" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C2751" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B2752" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C2752" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B2753" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C2753" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B2754" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C2754" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B2755" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C2755" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B2756" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C2756" s="0" t="s">
         <v>216</v>
@@ -31020,439 +31020,439 @@
     </row>
     <row r="2761">
       <c r="A2761" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B2761" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C2761" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B2762" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C2762" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2763" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2763" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2764" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2764" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2765" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2765" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2766" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2766" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2767">
       <c r="A2767" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2767" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2767" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2768">
       <c r="A2768" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2768" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2768" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2769">
       <c r="A2769" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2769" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2769" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2770">
       <c r="A2770" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B2770" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C2770" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2771">
       <c r="A2771" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B2771" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C2771" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2772">
       <c r="A2772" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B2772" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C2772" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B2773" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C2773" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B2774" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C2774" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B2775" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C2775" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B2776" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C2776" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B2777" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C2777" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B2778" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C2778" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B2779" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C2779" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B2780" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C2780" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2781" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2781" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2782" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2782" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2783" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2783" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2784" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2784" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2785">
       <c r="A2785" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2785" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2785" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2786">
       <c r="A2786" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2786" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2786" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2787" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2787" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B2788" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C2788" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B2789" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C2789" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B2790" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C2790" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B2791" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C2791" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2792">
       <c r="A2792" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B2792" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C2792" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B2793" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C2793" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B2794" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C2794" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B2795" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C2795" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B2796" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C2796" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B2797" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C2797" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B2798" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C2798" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B2799" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C2799" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B2800" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C2800" s="0" t="s">
         <v>4</v>
@@ -31504,1003 +31504,1003 @@
     </row>
     <row r="2805">
       <c r="A2805" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B2805" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C2805" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B2806" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C2806" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2807">
       <c r="A2807" s="0" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="B2807" s="0" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="C2807" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2808">
       <c r="A2808" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B2808" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C2808" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2809">
       <c r="A2809" s="0" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="B2809" s="0" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="C2809" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2810">
       <c r="A2810" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B2810" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C2810" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" s="0" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="B2811" s="0" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="C2811" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" s="0" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B2812" s="0" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C2812" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" s="0" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="B2813" s="0" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="C2813" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B2814" s="0" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C2814" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" s="0" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="B2815" s="0" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="C2815" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" s="0" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="B2816" s="0" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="C2816" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" s="0" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="B2817" s="0" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="C2817" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" s="0" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="B2818" s="0" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="C2818" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" s="0" t="s">
-        <v>184</v>
+        <v>144</v>
       </c>
       <c r="B2819" s="0" t="s">
-        <v>185</v>
+        <v>145</v>
       </c>
       <c r="C2819" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2820">
       <c r="A2820" s="0" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="B2820" s="0" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="C2820" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" s="0" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="B2821" s="0" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="C2821" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" s="0" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B2822" s="0" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="C2822" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" s="0" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B2823" s="0" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="C2823" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" s="0" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="B2824" s="0" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="C2824" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" s="0" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="B2825" s="0" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="C2825" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B2826" s="0" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="C2826" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B2827" s="0" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="C2827" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" s="0" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="B2828" s="0" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C2828" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" s="0" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="B2829" s="0" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C2829" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" s="0" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="B2830" s="0" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="C2830" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" s="0" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="B2831" s="0" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="C2831" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" s="0" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="B2832" s="0" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="C2832" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" s="0" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="B2833" s="0" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="C2833" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B2834" s="0" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C2834" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B2835" s="0" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C2835" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" s="0" t="s">
-        <v>190</v>
+        <v>146</v>
       </c>
       <c r="B2836" s="0" t="s">
-        <v>191</v>
+        <v>147</v>
       </c>
       <c r="C2836" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" s="0" t="s">
-        <v>190</v>
+        <v>146</v>
       </c>
       <c r="B2837" s="0" t="s">
-        <v>191</v>
+        <v>147</v>
       </c>
       <c r="C2837" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" s="0" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="B2838" s="0" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="C2838" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" s="0" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="B2839" s="0" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="C2839" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2840">
       <c r="A2840" s="0" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="B2840" s="0" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="C2840" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2841">
       <c r="A2841" s="0" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="B2841" s="0" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="C2841" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2842">
       <c r="A2842" s="0" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="B2842" s="0" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="C2842" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2843">
       <c r="A2843" s="0" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="B2843" s="0" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="C2843" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2844">
       <c r="A2844" s="0" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B2844" s="0" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="C2844" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2845">
       <c r="A2845" s="0" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B2845" s="0" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="C2845" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2846">
       <c r="A2846" s="0" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="B2846" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C2846" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" s="0" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="B2847" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C2847" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" s="0" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="B2848" s="0" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="C2848" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" s="0" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="B2849" s="0" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="C2849" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" s="0" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="B2850" s="0" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="C2850" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" s="0" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="B2851" s="0" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="C2851" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" s="0" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="B2852" s="0" t="s">
-        <v>197</v>
+        <v>149</v>
       </c>
       <c r="C2852" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" s="0" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="B2853" s="0" t="s">
-        <v>197</v>
+        <v>149</v>
       </c>
       <c r="C2853" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="B2854" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="C2854" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="B2855" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="C2855" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="B2856" s="0" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="C2856" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="B2857" s="0" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="C2857" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2858">
       <c r="A2858" s="0" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="B2858" s="0" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="C2858" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2859">
       <c r="A2859" s="0" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="B2859" s="0" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="C2859" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="B2860" s="0" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="C2860" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="B2861" s="0" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="C2861" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" s="0" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="B2862" s="0" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="C2862" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" s="0" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="B2863" s="0" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="C2863" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" s="0" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="B2864" s="0" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="C2864" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" s="0" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="B2865" s="0" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="C2865" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" s="0" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="B2866" s="0" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="C2866" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2867">
       <c r="A2867" s="0" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="B2867" s="0" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="C2867" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2868">
       <c r="A2868" s="0" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="B2868" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="C2868" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2869">
       <c r="A2869" s="0" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="B2869" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="C2869" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" s="0" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="B2870" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="C2870" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" s="0" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="B2871" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="C2871" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" s="0" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="B2872" s="0" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C2872" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" s="0" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="B2873" s="0" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C2873" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" s="0" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B2874" s="0" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="C2874" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" s="0" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B2875" s="0" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="C2875" s="0" t="s">
-        <v>4</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" s="0" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="B2876" s="0" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="C2876" s="0" t="s">
-        <v>4</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" s="0" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="B2877" s="0" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="C2877" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" s="0" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="B2878" s="0" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="C2878" s="0" t="s">
-        <v>4</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" s="0" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="B2879" s="0" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="C2879" s="0" t="s">
-        <v>4</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" s="0" t="s">
-        <v>206</v>
+        <v>150</v>
       </c>
       <c r="B2880" s="0" t="s">
-        <v>207</v>
+        <v>151</v>
       </c>
       <c r="C2880" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" s="0" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="B2881" s="0" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="C2881" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" s="0" t="s">
-        <v>208</v>
+        <v>152</v>
       </c>
       <c r="B2882" s="0" t="s">
-        <v>209</v>
+        <v>153</v>
       </c>
       <c r="C2882" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" s="0" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="B2883" s="0" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="C2883" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" s="0" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B2884" s="0" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C2884" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" s="0" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="B2885" s="0" t="s">
-        <v>209</v>
+        <v>155</v>
       </c>
       <c r="C2885" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B2886" s="0" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C2886" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
-        <v>210</v>
+        <v>156</v>
       </c>
       <c r="B2887" s="0" t="s">
-        <v>211</v>
+        <v>157</v>
       </c>
       <c r="C2887" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B2888" s="0" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C2888" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" s="0" t="s">
-        <v>212</v>
+        <v>158</v>
       </c>
       <c r="B2889" s="0" t="s">
-        <v>213</v>
+        <v>159</v>
       </c>
       <c r="C2889" s="0" t="s">
-        <v>220</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B2890" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C2890" s="0" t="s">
-        <v>221</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B2891" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C2891" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" s="0" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="B2892" s="0" t="s">
-        <v>213</v>
+        <v>161</v>
       </c>
       <c r="C2892" s="0" t="s">
-        <v>220</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B2893" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C2893" s="0" t="s">
-        <v>221</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B2894" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C2894" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B2895" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C2895" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2896">
@@ -33319,813 +33319,813 @@
     </row>
     <row r="2970">
       <c r="A2970" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B2970" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C2970" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2971">
       <c r="A2971" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B2971" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C2971" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2972">
       <c r="A2972" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2972" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2972" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2973">
       <c r="A2973" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2973" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2973" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2974">
       <c r="A2974" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2974" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2974" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2975">
       <c r="A2975" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B2975" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C2975" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2976">
       <c r="A2976" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2976" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2976" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2977">
       <c r="A2977" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2977" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2977" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2978">
       <c r="A2978" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2978" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2978" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2979">
       <c r="A2979" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B2979" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C2979" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2980">
       <c r="A2980" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2980" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2980" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2981">
       <c r="A2981" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2981" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2981" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2982">
       <c r="A2982" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2982" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2982" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2983">
       <c r="A2983" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B2983" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C2983" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2984">
       <c r="A2984" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2984" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2984" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2985">
       <c r="A2985" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2985" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2985" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2986">
       <c r="A2986" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2986" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2986" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2987">
       <c r="A2987" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B2987" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C2987" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2988">
       <c r="A2988" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2988" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2988" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2989">
       <c r="A2989" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2989" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2989" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2990">
       <c r="A2990" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2990" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2990" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2991">
       <c r="A2991" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B2991" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C2991" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2992">
       <c r="A2992" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2992" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2992" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2993">
       <c r="A2993" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2993" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2993" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2994">
       <c r="A2994" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2994" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2994" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2995">
       <c r="A2995" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B2995" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C2995" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2996">
       <c r="A2996" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2996" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2996" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2997">
       <c r="A2997" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2997" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2997" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2998">
       <c r="A2998" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2998" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2998" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2999">
       <c r="A2999" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B2999" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C2999" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3000">
       <c r="A3000" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B3000" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C3000" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3001">
       <c r="A3001" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B3001" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C3001" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3002">
       <c r="A3002" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B3002" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C3002" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3003">
       <c r="A3003" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B3003" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C3003" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3004">
       <c r="A3004" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B3004" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C3004" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3005">
       <c r="A3005" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B3005" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C3005" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3006">
       <c r="A3006" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B3006" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C3006" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3007">
       <c r="A3007" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B3007" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C3007" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3008">
       <c r="A3008" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B3008" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C3008" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3009">
       <c r="A3009" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B3009" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C3009" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3010">
       <c r="A3010" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B3010" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C3010" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3011">
       <c r="A3011" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B3011" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C3011" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3012">
       <c r="A3012" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B3012" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C3012" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3013">
       <c r="A3013" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B3013" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C3013" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3014">
       <c r="A3014" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B3014" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C3014" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3015">
       <c r="A3015" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B3015" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C3015" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3016">
       <c r="A3016" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B3016" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C3016" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3017">
       <c r="A3017" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B3017" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C3017" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3018">
       <c r="A3018" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B3018" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C3018" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3019">
       <c r="A3019" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B3019" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C3019" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3020">
       <c r="A3020" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B3020" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C3020" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3021">
       <c r="A3021" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B3021" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C3021" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3022">
       <c r="A3022" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B3022" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C3022" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3023">
       <c r="A3023" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B3023" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C3023" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3024">
       <c r="A3024" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B3024" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C3024" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3025">
       <c r="A3025" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B3025" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C3025" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3026">
       <c r="A3026" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B3026" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C3026" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3027">
       <c r="A3027" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B3027" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C3027" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3028">
       <c r="A3028" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B3028" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C3028" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3029">
       <c r="A3029" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B3029" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C3029" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3030">
       <c r="A3030" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B3030" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C3030" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3031">
       <c r="A3031" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B3031" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C3031" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3032">
       <c r="A3032" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B3032" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C3032" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3033">
       <c r="A3033" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B3033" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C3033" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3034">
       <c r="A3034" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B3034" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C3034" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3035">
       <c r="A3035" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B3035" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C3035" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3036">
       <c r="A3036" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B3036" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C3036" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3037">
       <c r="A3037" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B3037" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C3037" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3038">
       <c r="A3038" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B3038" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C3038" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3039">
       <c r="A3039" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B3039" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C3039" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3040">
       <c r="A3040" s="0" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B3040" s="0" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C3040" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3041">
       <c r="A3041" s="0" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B3041" s="0" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C3041" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3042">
       <c r="A3042" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B3042" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C3042" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3043">
       <c r="A3043" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B3043" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C3043" s="0" t="s">
         <v>4</v>
@@ -34947,813 +34947,813 @@
     </row>
     <row r="3118">
       <c r="A3118" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B3118" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C3118" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3119">
       <c r="A3119" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B3119" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C3119" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3120">
       <c r="A3120" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B3120" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C3120" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3121">
       <c r="A3121" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B3121" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C3121" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3122">
       <c r="A3122" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B3122" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C3122" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3123">
       <c r="A3123" s="0" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B3123" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C3123" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3124">
       <c r="A3124" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B3124" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C3124" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3125">
       <c r="A3125" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B3125" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C3125" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3126">
       <c r="A3126" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B3126" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C3126" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3127">
       <c r="A3127" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="B3127" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C3127" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3128">
       <c r="A3128" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B3128" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C3128" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3129">
       <c r="A3129" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B3129" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C3129" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3130">
       <c r="A3130" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B3130" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C3130" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3131">
       <c r="A3131" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B3131" s="0" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C3131" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3132">
       <c r="A3132" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B3132" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C3132" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3133">
       <c r="A3133" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B3133" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C3133" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3134">
       <c r="A3134" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B3134" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C3134" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3135">
       <c r="A3135" s="0" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B3135" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C3135" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3136">
       <c r="A3136" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B3136" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C3136" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3137">
       <c r="A3137" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B3137" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C3137" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3138">
       <c r="A3138" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B3138" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C3138" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3139">
       <c r="A3139" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B3139" s="0" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C3139" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3140">
       <c r="A3140" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B3140" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C3140" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3141">
       <c r="A3141" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B3141" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C3141" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3142">
       <c r="A3142" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B3142" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C3142" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3143">
       <c r="A3143" s="0" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B3143" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C3143" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3144">
       <c r="A3144" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B3144" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C3144" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3145">
       <c r="A3145" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B3145" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C3145" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3146">
       <c r="A3146" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B3146" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C3146" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3147">
       <c r="A3147" s="0" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B3147" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C3147" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3148">
       <c r="A3148" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B3148" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C3148" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3149">
       <c r="A3149" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B3149" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C3149" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3150">
       <c r="A3150" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B3150" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C3150" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3151">
       <c r="A3151" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B3151" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C3151" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3152">
       <c r="A3152" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B3152" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C3152" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3153">
       <c r="A3153" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B3153" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C3153" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3154">
       <c r="A3154" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B3154" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C3154" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3155">
       <c r="A3155" s="0" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B3155" s="0" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C3155" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3156">
       <c r="A3156" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B3156" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C3156" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3157">
       <c r="A3157" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B3157" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C3157" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3158">
       <c r="A3158" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B3158" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C3158" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3159">
       <c r="A3159" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="B3159" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="C3159" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3160">
       <c r="A3160" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B3160" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C3160" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3161">
       <c r="A3161" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B3161" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C3161" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3162">
       <c r="A3162" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B3162" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C3162" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3163">
       <c r="A3163" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B3163" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C3163" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3164">
       <c r="A3164" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B3164" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C3164" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3165">
       <c r="A3165" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B3165" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C3165" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3166">
       <c r="A3166" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B3166" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C3166" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3167">
       <c r="A3167" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B3167" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C3167" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3168">
       <c r="A3168" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B3168" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C3168" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3169">
       <c r="A3169" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B3169" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C3169" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3170">
       <c r="A3170" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B3170" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C3170" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3171">
       <c r="A3171" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B3171" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C3171" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3172">
       <c r="A3172" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B3172" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C3172" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3173">
       <c r="A3173" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B3173" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C3173" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3174">
       <c r="A3174" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B3174" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C3174" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3175">
       <c r="A3175" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B3175" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C3175" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3176">
       <c r="A3176" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B3176" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C3176" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3177">
       <c r="A3177" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B3177" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C3177" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3178">
       <c r="A3178" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B3178" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C3178" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3179">
       <c r="A3179" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B3179" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C3179" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3180">
       <c r="A3180" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B3180" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C3180" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3181">
       <c r="A3181" s="0" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B3181" s="0" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C3181" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3182">
       <c r="A3182" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B3182" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C3182" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3183">
       <c r="A3183" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B3183" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C3183" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3184">
       <c r="A3184" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B3184" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C3184" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3185">
       <c r="A3185" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B3185" s="0" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C3185" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3186">
       <c r="A3186" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B3186" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C3186" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3187">
       <c r="A3187" s="0" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="B3187" s="0" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="C3187" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3188">
       <c r="A3188" s="0" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B3188" s="0" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C3188" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3189">
       <c r="A3189" s="0" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B3189" s="0" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C3189" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3190">
       <c r="A3190" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B3190" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C3190" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3191">
       <c r="A3191" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B3191" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C3191" s="0" t="s">
         <v>4</v>
@@ -36173,2890 +36173,2914 @@
       <c r="C3229" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="3230">
       <c r="B3230" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3230" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="3231">
       <c r="B3231" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3231" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="3232">
       <c r="B3232" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3232" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3233">
       <c r="B3233" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3233" s="0" t="s">
-        <v>225</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3234">
       <c r="B3234" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3234" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="3235">
       <c r="B3235" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3235" s="0" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="3236">
       <c r="B3236" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3236" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
     </row>
     <row r="3237">
       <c r="B3237" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3237" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3238">
       <c r="B3238" s="0" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="C3238" s="0" t="s">
-        <v>229</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3239">
       <c r="B3239" s="0" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="C3239" s="0" t="s">
-        <v>4</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3240">
       <c r="B3240" s="0" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="C3240" s="0" t="s">
-        <v>226</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3241">
       <c r="B3241" s="0" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C3241" s="0" t="s">
-        <v>227</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3242">
       <c r="B3242" s="0" t="s">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="C3242" s="0" t="s">
-        <v>228</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3243">
       <c r="B3243" s="0" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C3243" s="0" t="s">
-        <v>229</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3244">
       <c r="B3244" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="C3244" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3245">
+      <c r="A3245" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="B3245" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C3245" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3246">
+      <c r="A3246" s="0" t="s">
+        <v>24</v>
+      </c>
       <c r="B3246" s="0" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C3246" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3247">
+      <c r="A3247" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="B3247" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C3247" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3248">
+      <c r="A3248" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="B3248" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C3248" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3249">
+      <c r="A3249" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="B3249" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="C3249" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3250">
+      <c r="A3250" s="0" t="s">
+        <v>32</v>
+      </c>
       <c r="B3250" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="C3250" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3251">
       <c r="A3251" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B3251" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C3251" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3252">
       <c r="A3252" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="B3252" s="0" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="C3252" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3253">
       <c r="A3253" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B3253" s="0" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="C3253" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3254">
       <c r="A3254" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="B3254" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C3254" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3255">
       <c r="A3255" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="B3255" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C3255" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3256">
       <c r="A3256" s="0" t="s">
-        <v>32</v>
+        <v>132</v>
       </c>
       <c r="B3256" s="0" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
       <c r="C3256" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3257">
       <c r="A3257" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B3257" s="0" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C3257" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3258">
       <c r="A3258" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="B3258" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="C3258" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3259">
       <c r="A3259" s="0" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B3259" s="0" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C3259" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3260">
       <c r="A3260" s="0" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="B3260" s="0" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="C3260" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3261">
       <c r="A3261" s="0" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B3261" s="0" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="C3261" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3262">
       <c r="A3262" s="0" t="s">
-        <v>132</v>
+        <v>54</v>
       </c>
       <c r="B3262" s="0" t="s">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="C3262" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3263">
       <c r="A3263" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="B3263" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="C3263" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3264">
       <c r="A3264" s="0" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="B3264" s="0" t="s">
-        <v>47</v>
+        <v>135</v>
       </c>
       <c r="C3264" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3265">
       <c r="A3265" s="0" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B3265" s="0" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="C3265" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3266">
       <c r="A3266" s="0" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B3266" s="0" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="C3266" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3267">
       <c r="A3267" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="B3267" s="0" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="C3267" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3268">
-      <c r="A3268" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3268" s="0" t="s">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="C3268" s="0" t="s">
-        <v>131</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3269">
-      <c r="A3269" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3269" s="0" t="s">
-        <v>57</v>
+        <v>226</v>
       </c>
       <c r="C3269" s="0" t="s">
-        <v>131</v>
+        <v>227</v>
       </c>
     </row>
     <row r="3270">
-      <c r="A3270" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3270" s="0" t="s">
-        <v>135</v>
+        <v>226</v>
       </c>
       <c r="C3270" s="0" t="s">
-        <v>131</v>
+        <v>228</v>
       </c>
     </row>
     <row r="3271">
-      <c r="A3271" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3271" s="0" t="s">
-        <v>59</v>
+        <v>226</v>
       </c>
       <c r="C3271" s="0" t="s">
-        <v>131</v>
+        <v>229</v>
       </c>
     </row>
     <row r="3272">
-      <c r="A3272" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3272" s="0" t="s">
-        <v>61</v>
+        <v>226</v>
       </c>
       <c r="C3272" s="0" t="s">
-        <v>131</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3273">
-      <c r="A3273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3273" s="0" t="s">
-        <v>63</v>
+        <v>226</v>
       </c>
       <c r="C3273" s="0" t="s">
-        <v>131</v>
+        <v>231</v>
       </c>
     </row>
     <row r="3274">
       <c r="B3274" s="0" t="s">
-        <v>5</v>
+        <v>226</v>
       </c>
       <c r="C3274" s="0" t="s">
-        <v>6</v>
+        <v>232</v>
       </c>
     </row>
     <row r="3275">
       <c r="B3275" s="0" t="s">
-        <v>230</v>
+        <v>5</v>
       </c>
       <c r="C3275" s="0" t="s">
-        <v>231</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3276">
       <c r="B3276" s="0" t="s">
-        <v>230</v>
+        <v>5</v>
       </c>
       <c r="C3276" s="0" t="s">
-        <v>232</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3277">
       <c r="B3277" s="0" t="s">
-        <v>230</v>
+        <v>5</v>
       </c>
       <c r="C3277" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3278">
+      <c r="A3278" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B3278" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C3278" s="0" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="3278">
-[...6 lines deleted...]
-    </row>
     <row r="3279">
+      <c r="A3279" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="B3279" s="0" t="s">
-        <v>230</v>
+        <v>80</v>
       </c>
       <c r="C3279" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3280">
+      <c r="A3280" s="0" t="s">
+        <v>81</v>
+      </c>
       <c r="B3280" s="0" t="s">
-        <v>230</v>
+        <v>82</v>
       </c>
       <c r="C3280" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3281">
+      <c r="A3281" s="0" t="s">
+        <v>83</v>
+      </c>
       <c r="B3281" s="0" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C3281" s="0" t="s">
-        <v>6</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3282">
+      <c r="A3282" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="B3282" s="0" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="C3282" s="0" t="s">
-        <v>6</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3283">
+      <c r="A3283" s="0" t="s">
+        <v>105</v>
+      </c>
       <c r="B3283" s="0" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="C3283" s="0" t="s">
-        <v>6</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3284">
       <c r="A3284" s="0" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="B3284" s="0" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="C3284" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3285">
       <c r="A3285" s="0" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="B3285" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C3285" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3286">
       <c r="A3286" s="0" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="B3286" s="0" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C3286" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3287">
       <c r="A3287" s="0" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B3287" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C3287" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3288">
       <c r="A3288" s="0" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="B3288" s="0" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="C3288" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3289">
       <c r="A3289" s="0" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="B3289" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C3289" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3290">
       <c r="A3290" s="0" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
       <c r="B3290" s="0" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="C3290" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3291">
       <c r="A3291" s="0" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B3291" s="0" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="C3291" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3292">
       <c r="A3292" s="0" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="B3292" s="0" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="C3292" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3293">
       <c r="A3293" s="0" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
       <c r="B3293" s="0" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="C3293" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3294">
       <c r="A3294" s="0" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="B3294" s="0" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="C3294" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3295">
       <c r="A3295" s="0" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="B3295" s="0" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="C3295" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3296">
       <c r="A3296" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3296" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C3296" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3297">
       <c r="A3297" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3297" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C3297" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3298">
       <c r="A3298" s="0" t="s">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="B3298" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C3298" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3299">
       <c r="A3299" s="0" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="B3299" s="0" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C3299" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3300">
       <c r="A3300" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3300" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C3300" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3301">
       <c r="A3301" s="0" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="B3301" s="0" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="C3301" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3302">
       <c r="A3302" s="0" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="B3302" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="C3302" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3303">
       <c r="A3303" s="0" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="B3303" s="0" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="C3303" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3304">
       <c r="A3304" s="0" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="B3304" s="0" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="C3304" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3305">
       <c r="A3305" s="0" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="B3305" s="0" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="C3305" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3306">
       <c r="A3306" s="0" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="B3306" s="0" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="C3306" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3307">
       <c r="A3307" s="0" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B3307" s="0" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="C3307" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3308">
       <c r="A3308" s="0" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="B3308" s="0" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="C3308" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3309">
       <c r="A3309" s="0" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B3309" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C3309" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3310">
       <c r="A3310" s="0" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="B3310" s="0" t="s">
-        <v>102</v>
+        <v>74</v>
       </c>
       <c r="C3310" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3311">
       <c r="A3311" s="0" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="B3311" s="0" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="C3311" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3312">
       <c r="A3312" s="0" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="B3312" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C3312" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3313">
       <c r="A3313" s="0" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="B3313" s="0" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="C3313" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3314">
       <c r="A3314" s="0" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="B3314" s="0" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="C3314" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3315">
       <c r="A3315" s="0" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="B3315" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C3315" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3316">
       <c r="A3316" s="0" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="B3316" s="0" t="s">
-        <v>74</v>
+        <v>129</v>
       </c>
       <c r="C3316" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3317">
       <c r="A3317" s="0" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="B3317" s="0" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="C3317" s="0" t="s">
-        <v>237</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3318">
       <c r="A3318" s="0" t="s">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="B3318" s="0" t="s">
-        <v>96</v>
+        <v>163</v>
       </c>
       <c r="C3318" s="0" t="s">
-        <v>237</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3319">
       <c r="A3319" s="0" t="s">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="B3319" s="0" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="C3319" s="0" t="s">
-        <v>237</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3320">
       <c r="A3320" s="0" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="B3320" s="0" t="s">
-        <v>100</v>
+        <v>167</v>
       </c>
       <c r="C3320" s="0" t="s">
-        <v>237</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3321">
       <c r="A3321" s="0" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="B3321" s="0" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="C3321" s="0" t="s">
-        <v>237</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3322">
       <c r="A3322" s="0" t="s">
-        <v>128</v>
+        <v>198</v>
       </c>
       <c r="B3322" s="0" t="s">
-        <v>129</v>
+        <v>199</v>
       </c>
       <c r="C3322" s="0" t="s">
-        <v>237</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3323">
       <c r="A3323" s="0" t="s">
-        <v>142</v>
+        <v>200</v>
       </c>
       <c r="B3323" s="0" t="s">
-        <v>143</v>
+        <v>201</v>
       </c>
       <c r="C3323" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3324">
       <c r="A3324" s="0" t="s">
-        <v>170</v>
+        <v>202</v>
       </c>
       <c r="B3324" s="0" t="s">
-        <v>171</v>
+        <v>203</v>
       </c>
       <c r="C3324" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3325">
       <c r="A3325" s="0" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="B3325" s="0" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="C3325" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3326">
       <c r="A3326" s="0" t="s">
-        <v>174</v>
+        <v>206</v>
       </c>
       <c r="B3326" s="0" t="s">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="C3326" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3327">
       <c r="A3327" s="0" t="s">
-        <v>148</v>
+        <v>208</v>
       </c>
       <c r="B3327" s="0" t="s">
-        <v>149</v>
+        <v>209</v>
       </c>
       <c r="C3327" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3328">
       <c r="A3328" s="0" t="s">
-        <v>178</v>
+        <v>210</v>
       </c>
       <c r="B3328" s="0" t="s">
-        <v>179</v>
+        <v>211</v>
       </c>
       <c r="C3328" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3329">
       <c r="A3329" s="0" t="s">
-        <v>180</v>
+        <v>138</v>
       </c>
       <c r="B3329" s="0" t="s">
-        <v>181</v>
+        <v>139</v>
       </c>
       <c r="C3329" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3330">
       <c r="A3330" s="0" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="B3330" s="0" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="C3330" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3331">
       <c r="A3331" s="0" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="B3331" s="0" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="C3331" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3332">
       <c r="A3332" s="0" t="s">
-        <v>162</v>
+        <v>204</v>
       </c>
       <c r="B3332" s="0" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="C3332" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3333">
       <c r="A3333" s="0" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B3333" s="0" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C3333" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3334">
       <c r="A3334" s="0" t="s">
-        <v>166</v>
+        <v>212</v>
       </c>
       <c r="B3334" s="0" t="s">
-        <v>167</v>
+        <v>213</v>
       </c>
       <c r="C3334" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3335">
       <c r="A3335" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B3335" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C3335" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3336">
       <c r="A3336" s="0" t="s">
-        <v>176</v>
+        <v>154</v>
       </c>
       <c r="B3336" s="0" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
       <c r="C3336" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3337">
       <c r="A3337" s="0" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="B3337" s="0" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="C3337" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3338">
       <c r="A3338" s="0" t="s">
-        <v>184</v>
+        <v>83</v>
       </c>
       <c r="B3338" s="0" t="s">
-        <v>185</v>
+        <v>84</v>
       </c>
       <c r="C3338" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3339">
       <c r="A3339" s="0" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="B3339" s="0" t="s">
-        <v>139</v>
+        <v>84</v>
       </c>
       <c r="C3339" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3340">
       <c r="A3340" s="0" t="s">
-        <v>168</v>
+        <v>87</v>
       </c>
       <c r="B3340" s="0" t="s">
-        <v>169</v>
+        <v>88</v>
       </c>
       <c r="C3340" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3341">
       <c r="A3341" s="0" t="s">
-        <v>146</v>
+        <v>87</v>
       </c>
       <c r="B3341" s="0" t="s">
-        <v>147</v>
+        <v>88</v>
       </c>
       <c r="C3341" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3342">
       <c r="A3342" s="0" t="s">
-        <v>152</v>
+        <v>91</v>
       </c>
       <c r="B3342" s="0" t="s">
-        <v>153</v>
+        <v>92</v>
       </c>
       <c r="C3342" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3343">
       <c r="A3343" s="0" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="B3343" s="0" t="s">
-        <v>141</v>
+        <v>92</v>
       </c>
       <c r="C3343" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3344">
       <c r="A3344" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B3344" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C3344" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3345">
       <c r="A3345" s="0" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="B3345" s="0" t="s">
-        <v>175</v>
+        <v>145</v>
       </c>
       <c r="C3345" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3346">
       <c r="A3346" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B3346" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C3346" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3347">
       <c r="A3347" s="0" t="s">
-        <v>148</v>
+        <v>176</v>
       </c>
       <c r="B3347" s="0" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="C3347" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3348">
       <c r="A3348" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B3348" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C3348" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3349">
       <c r="A3349" s="0" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B3349" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C3349" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3350">
       <c r="A3350" s="0" t="s">
-        <v>83</v>
+        <v>184</v>
       </c>
       <c r="B3350" s="0" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="C3350" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3351">
       <c r="A3351" s="0" t="s">
-        <v>83</v>
+        <v>184</v>
       </c>
       <c r="B3351" s="0" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="C3351" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3352">
       <c r="A3352" s="0" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="B3352" s="0" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C3352" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3353">
       <c r="A3353" s="0" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="B3353" s="0" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C3353" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3354">
       <c r="A3354" s="0" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="B3354" s="0" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C3354" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3355">
       <c r="A3355" s="0" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="B3355" s="0" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C3355" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3356">
       <c r="A3356" s="0" t="s">
-        <v>156</v>
+        <v>120</v>
       </c>
       <c r="B3356" s="0" t="s">
-        <v>157</v>
+        <v>88</v>
       </c>
       <c r="C3356" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3357">
       <c r="A3357" s="0" t="s">
-        <v>156</v>
+        <v>120</v>
       </c>
       <c r="B3357" s="0" t="s">
-        <v>157</v>
+        <v>88</v>
       </c>
       <c r="C3357" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3358">
       <c r="A3358" s="0" t="s">
-        <v>192</v>
+        <v>122</v>
       </c>
       <c r="B3358" s="0" t="s">
-        <v>193</v>
+        <v>92</v>
       </c>
       <c r="C3358" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3359">
       <c r="A3359" s="0" t="s">
-        <v>192</v>
+        <v>122</v>
       </c>
       <c r="B3359" s="0" t="s">
-        <v>193</v>
+        <v>92</v>
       </c>
       <c r="C3359" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3360">
       <c r="A3360" s="0" t="s">
-        <v>196</v>
+        <v>136</v>
       </c>
       <c r="B3360" s="0" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="C3360" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3361">
       <c r="A3361" s="0" t="s">
-        <v>196</v>
+        <v>166</v>
       </c>
       <c r="B3361" s="0" t="s">
-        <v>197</v>
+        <v>167</v>
       </c>
       <c r="C3361" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3362">
       <c r="A3362" s="0" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="B3362" s="0" t="s">
-        <v>201</v>
+        <v>169</v>
       </c>
       <c r="C3362" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3363">
       <c r="A3363" s="0" t="s">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="B3363" s="0" t="s">
-        <v>201</v>
+        <v>151</v>
       </c>
       <c r="C3363" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3364">
       <c r="A3364" s="0" t="s">
-        <v>69</v>
+        <v>202</v>
       </c>
       <c r="B3364" s="0" t="s">
-        <v>70</v>
+        <v>203</v>
       </c>
       <c r="C3364" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3365">
       <c r="A3365" s="0" t="s">
-        <v>69</v>
+        <v>204</v>
       </c>
       <c r="B3365" s="0" t="s">
-        <v>70</v>
+        <v>205</v>
       </c>
       <c r="C3365" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3366">
       <c r="A3366" s="0" t="s">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="B3366" s="0" t="s">
-        <v>84</v>
+        <v>157</v>
       </c>
       <c r="C3366" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3367">
       <c r="A3367" s="0" t="s">
-        <v>118</v>
+        <v>210</v>
       </c>
       <c r="B3367" s="0" t="s">
-        <v>84</v>
+        <v>211</v>
       </c>
       <c r="C3367" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3368">
       <c r="A3368" s="0" t="s">
-        <v>120</v>
+        <v>212</v>
       </c>
       <c r="B3368" s="0" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="C3368" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3369">
       <c r="A3369" s="0" t="s">
-        <v>120</v>
+        <v>83</v>
       </c>
       <c r="B3369" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C3369" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3370">
       <c r="A3370" s="0" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="B3370" s="0" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C3370" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3371">
       <c r="A3371" s="0" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="B3371" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C3371" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3372">
       <c r="A3372" s="0" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B3372" s="0" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="C3372" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3373">
       <c r="A3373" s="0" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="B3373" s="0" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="C3373" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3374">
       <c r="A3374" s="0" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="B3374" s="0" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="C3374" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3375">
       <c r="A3375" s="0" t="s">
-        <v>83</v>
+        <v>184</v>
       </c>
       <c r="B3375" s="0" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="C3375" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3376">
       <c r="A3376" s="0" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="B3376" s="0" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C3376" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3377">
       <c r="A3377" s="0" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="B3377" s="0" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C3377" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3378">
       <c r="A3378" s="0" t="s">
-        <v>156</v>
+        <v>120</v>
       </c>
       <c r="B3378" s="0" t="s">
-        <v>157</v>
+        <v>88</v>
       </c>
       <c r="C3378" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3379">
       <c r="A3379" s="0" t="s">
-        <v>192</v>
+        <v>122</v>
       </c>
       <c r="B3379" s="0" t="s">
-        <v>193</v>
+        <v>92</v>
       </c>
       <c r="C3379" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3380">
       <c r="A3380" s="0" t="s">
-        <v>196</v>
+        <v>89</v>
       </c>
       <c r="B3380" s="0" t="s">
-        <v>197</v>
+        <v>90</v>
       </c>
       <c r="C3380" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3381">
       <c r="A3381" s="0" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="B3381" s="0" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="C3381" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3382">
       <c r="A3382" s="0" t="s">
-        <v>69</v>
+        <v>146</v>
       </c>
       <c r="B3382" s="0" t="s">
-        <v>70</v>
+        <v>147</v>
       </c>
       <c r="C3382" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3383">
       <c r="A3383" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="B3383" s="0" t="s">
-        <v>84</v>
+        <v>147</v>
       </c>
       <c r="C3383" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3384">
       <c r="A3384" s="0" t="s">
-        <v>120</v>
+        <v>182</v>
       </c>
       <c r="B3384" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="C3384" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3385">
       <c r="A3385" s="0" t="s">
-        <v>122</v>
+        <v>182</v>
       </c>
       <c r="B3385" s="0" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="C3385" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3386">
       <c r="A3386" s="0" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="B3386" s="0" t="s">
-        <v>145</v>
+        <v>72</v>
       </c>
       <c r="C3386" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3387">
       <c r="A3387" s="0" t="s">
-        <v>150</v>
+        <v>71</v>
       </c>
       <c r="B3387" s="0" t="s">
-        <v>151</v>
+        <v>72</v>
       </c>
       <c r="C3387" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3388">
       <c r="A3388" s="0" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="B3388" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C3388" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3389">
       <c r="A3389" s="0" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="B3389" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C3389" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3390">
       <c r="A3390" s="0" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="B3390" s="0" t="s">
-        <v>159</v>
+        <v>139</v>
       </c>
       <c r="C3390" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3391">
       <c r="A3391" s="0" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B3391" s="0" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C3391" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3392">
       <c r="A3392" s="0" t="s">
-        <v>198</v>
+        <v>158</v>
       </c>
       <c r="B3392" s="0" t="s">
-        <v>199</v>
+        <v>159</v>
       </c>
       <c r="C3392" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3393">
       <c r="A3393" s="0" t="s">
-        <v>198</v>
+        <v>89</v>
       </c>
       <c r="B3393" s="0" t="s">
-        <v>199</v>
+        <v>90</v>
       </c>
       <c r="C3393" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3394">
       <c r="A3394" s="0" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
       <c r="B3394" s="0" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="C3394" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3395">
       <c r="A3395" s="0" t="s">
-        <v>71</v>
+        <v>182</v>
       </c>
       <c r="B3395" s="0" t="s">
-        <v>72</v>
+        <v>183</v>
       </c>
       <c r="C3395" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3396">
       <c r="A3396" s="0" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="B3396" s="0" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="C3396" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3397">
       <c r="A3397" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B3397" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C3397" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3398">
       <c r="A3398" s="0" t="s">
-        <v>138</v>
+        <v>95</v>
       </c>
       <c r="B3398" s="0" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C3398" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3399">
       <c r="A3399" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B3399" s="0" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C3399" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3400">
       <c r="A3400" s="0" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
       <c r="B3400" s="0" t="s">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="C3400" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3401">
       <c r="A3401" s="0" t="s">
-        <v>198</v>
+        <v>99</v>
       </c>
       <c r="B3401" s="0" t="s">
-        <v>199</v>
+        <v>100</v>
       </c>
       <c r="C3401" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3402">
       <c r="A3402" s="0" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="B3402" s="0" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="C3402" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3403">
       <c r="A3403" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B3403" s="0" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="C3403" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3404">
       <c r="A3404" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B3404" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C3404" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3405">
       <c r="A3405" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B3405" s="0" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C3405" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3406">
       <c r="A3406" s="0" t="s">
-        <v>95</v>
+        <v>188</v>
       </c>
       <c r="B3406" s="0" t="s">
-        <v>96</v>
+        <v>189</v>
       </c>
       <c r="C3406" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3407">
       <c r="A3407" s="0" t="s">
-        <v>95</v>
+        <v>188</v>
       </c>
       <c r="B3407" s="0" t="s">
-        <v>96</v>
+        <v>189</v>
       </c>
       <c r="C3407" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3408">
       <c r="A3408" s="0" t="s">
-        <v>99</v>
+        <v>190</v>
       </c>
       <c r="B3408" s="0" t="s">
-        <v>100</v>
+        <v>191</v>
       </c>
       <c r="C3408" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3409">
       <c r="A3409" s="0" t="s">
-        <v>99</v>
+        <v>190</v>
       </c>
       <c r="B3409" s="0" t="s">
-        <v>100</v>
+        <v>191</v>
       </c>
       <c r="C3409" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3410">
       <c r="A3410" s="0" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="B3410" s="0" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="C3410" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3411">
       <c r="A3411" s="0" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="B3411" s="0" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="C3411" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3412">
       <c r="A3412" s="0" t="s">
-        <v>160</v>
+        <v>124</v>
       </c>
       <c r="B3412" s="0" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="C3412" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3413">
       <c r="A3413" s="0" t="s">
-        <v>160</v>
+        <v>124</v>
       </c>
       <c r="B3413" s="0" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="C3413" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3414">
       <c r="A3414" s="0" t="s">
-        <v>204</v>
+        <v>126</v>
       </c>
       <c r="B3414" s="0" t="s">
-        <v>205</v>
+        <v>100</v>
       </c>
       <c r="C3414" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3415">
       <c r="A3415" s="0" t="s">
-        <v>204</v>
+        <v>126</v>
       </c>
       <c r="B3415" s="0" t="s">
-        <v>205</v>
+        <v>100</v>
       </c>
       <c r="C3415" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3416">
       <c r="A3416" s="0" t="s">
-        <v>206</v>
+        <v>140</v>
       </c>
       <c r="B3416" s="0" t="s">
-        <v>207</v>
+        <v>141</v>
       </c>
       <c r="C3416" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3417">
       <c r="A3417" s="0" t="s">
-        <v>206</v>
+        <v>154</v>
       </c>
       <c r="B3417" s="0" t="s">
-        <v>207</v>
+        <v>155</v>
       </c>
       <c r="C3417" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3418">
       <c r="A3418" s="0" t="s">
-        <v>73</v>
+        <v>160</v>
       </c>
       <c r="B3418" s="0" t="s">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="C3418" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3419">
       <c r="A3419" s="0" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="B3419" s="0" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="C3419" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3420">
       <c r="A3420" s="0" t="s">
-        <v>124</v>
+        <v>99</v>
       </c>
       <c r="B3420" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C3420" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3421">
       <c r="A3421" s="0" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="B3421" s="0" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="C3421" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3422">
       <c r="A3422" s="0" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="B3422" s="0" t="s">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="C3422" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3423">
       <c r="A3423" s="0" t="s">
-        <v>126</v>
+        <v>188</v>
       </c>
       <c r="B3423" s="0" t="s">
-        <v>100</v>
+        <v>189</v>
       </c>
       <c r="C3423" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3424">
       <c r="A3424" s="0" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="B3424" s="0" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="C3424" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3425">
       <c r="A3425" s="0" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="B3425" s="0" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="C3425" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3426">
       <c r="A3426" s="0" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="B3426" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C3426" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3427">
       <c r="A3427" s="0" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="B3427" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="C3427" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3428">
       <c r="A3428" s="0" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="B3428" s="0" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="C3428" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3429">
       <c r="A3429" s="0" t="s">
-        <v>204</v>
+        <v>93</v>
       </c>
       <c r="B3429" s="0" t="s">
-        <v>205</v>
+        <v>94</v>
       </c>
       <c r="C3429" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3430">
       <c r="A3430" s="0" t="s">
-        <v>206</v>
+        <v>97</v>
       </c>
       <c r="B3430" s="0" t="s">
-        <v>207</v>
+        <v>98</v>
       </c>
       <c r="C3430" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3431">
       <c r="A3431" s="0" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="B3431" s="0" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="C3431" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3432">
       <c r="A3432" s="0" t="s">
-        <v>124</v>
+        <v>186</v>
       </c>
       <c r="B3432" s="0" t="s">
-        <v>96</v>
+        <v>187</v>
       </c>
       <c r="C3432" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3433">
       <c r="A3433" s="0" t="s">
-        <v>126</v>
+        <v>186</v>
       </c>
       <c r="B3433" s="0" t="s">
-        <v>100</v>
+        <v>187</v>
       </c>
       <c r="C3433" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3434">
       <c r="A3434" s="0" t="s">
-        <v>93</v>
+        <v>214</v>
       </c>
       <c r="B3434" s="0" t="s">
-        <v>94</v>
+        <v>215</v>
       </c>
       <c r="C3434" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3435">
       <c r="A3435" s="0" t="s">
-        <v>93</v>
+        <v>214</v>
       </c>
       <c r="B3435" s="0" t="s">
-        <v>94</v>
+        <v>215</v>
       </c>
       <c r="C3435" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3436">
       <c r="A3436" s="0" t="s">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="B3436" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C3436" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3437">
       <c r="A3437" s="0" t="s">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="B3437" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C3437" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3438">
       <c r="A3438" s="0" t="s">
-        <v>202</v>
+        <v>125</v>
       </c>
       <c r="B3438" s="0" t="s">
-        <v>203</v>
+        <v>98</v>
       </c>
       <c r="C3438" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3439">
       <c r="A3439" s="0" t="s">
-        <v>202</v>
+        <v>125</v>
       </c>
       <c r="B3439" s="0" t="s">
-        <v>203</v>
+        <v>98</v>
       </c>
       <c r="C3439" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3440">
       <c r="A3440" s="0" t="s">
-        <v>214</v>
+        <v>93</v>
       </c>
       <c r="B3440" s="0" t="s">
-        <v>215</v>
+        <v>94</v>
       </c>
       <c r="C3440" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3441">
       <c r="A3441" s="0" t="s">
-        <v>214</v>
+        <v>97</v>
       </c>
       <c r="B3441" s="0" t="s">
-        <v>215</v>
+        <v>98</v>
       </c>
       <c r="C3441" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3442">
       <c r="A3442" s="0" t="s">
-        <v>123</v>
+        <v>186</v>
       </c>
       <c r="B3442" s="0" t="s">
-        <v>94</v>
+        <v>187</v>
       </c>
       <c r="C3442" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3443">
       <c r="A3443" s="0" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
       <c r="B3443" s="0" t="s">
-        <v>94</v>
+        <v>215</v>
       </c>
       <c r="C3443" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3444">
       <c r="A3444" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B3444" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C3444" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3445">
       <c r="A3445" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B3445" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C3445" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3446">
       <c r="A3446" s="0" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B3446" s="0" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C3446" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3447">
       <c r="A3447" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B3447" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C3447" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3448">
       <c r="A3448" s="0" t="s">
-        <v>202</v>
+        <v>109</v>
       </c>
       <c r="B3448" s="0" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
       <c r="C3448" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3449">
       <c r="A3449" s="0" t="s">
-        <v>214</v>
+        <v>109</v>
       </c>
       <c r="B3449" s="0" t="s">
-        <v>215</v>
+        <v>110</v>
       </c>
       <c r="C3449" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3450">
       <c r="A3450" s="0" t="s">
-        <v>123</v>
+        <v>192</v>
       </c>
       <c r="B3450" s="0" t="s">
-        <v>94</v>
+        <v>193</v>
       </c>
       <c r="C3450" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3451">
       <c r="A3451" s="0" t="s">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="B3451" s="0" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="C3451" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3452">
       <c r="A3452" s="0" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="B3452" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C3452" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3453">
       <c r="A3453" s="0" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="B3453" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C3453" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3454">
       <c r="A3454" s="0" t="s">
-        <v>109</v>
+        <v>194</v>
       </c>
       <c r="B3454" s="0" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="C3454" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3455">
       <c r="A3455" s="0" t="s">
-        <v>109</v>
+        <v>194</v>
       </c>
       <c r="B3455" s="0" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="C3455" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3456">
       <c r="A3456" s="0" t="s">
-        <v>208</v>
+        <v>128</v>
       </c>
       <c r="B3456" s="0" t="s">
-        <v>209</v>
+        <v>129</v>
       </c>
       <c r="C3456" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3457">
       <c r="A3457" s="0" t="s">
-        <v>208</v>
+        <v>128</v>
       </c>
       <c r="B3457" s="0" t="s">
-        <v>209</v>
+        <v>129</v>
       </c>
       <c r="C3457" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3458">
       <c r="A3458" s="0" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="B3458" s="0" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="C3458" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3459">
       <c r="A3459" s="0" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="B3459" s="0" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="C3459" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3460">
       <c r="A3460" s="0" t="s">
-        <v>210</v>
+        <v>75</v>
       </c>
       <c r="B3460" s="0" t="s">
-        <v>211</v>
+        <v>76</v>
       </c>
       <c r="C3460" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3461">
       <c r="A3461" s="0" t="s">
-        <v>210</v>
+        <v>75</v>
       </c>
       <c r="B3461" s="0" t="s">
-        <v>211</v>
+        <v>76</v>
       </c>
       <c r="C3461" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3462">
       <c r="A3462" s="0" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="B3462" s="0" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="C3462" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3463">
       <c r="A3463" s="0" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="B3463" s="0" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="C3463" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3464">
       <c r="A3464" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B3464" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="C3464" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3465">
       <c r="A3465" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B3465" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="C3465" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3466">
       <c r="A3466" s="0" t="s">
-        <v>75</v>
+        <v>196</v>
       </c>
       <c r="B3466" s="0" t="s">
-        <v>76</v>
+        <v>197</v>
       </c>
       <c r="C3466" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3467">
       <c r="A3467" s="0" t="s">
-        <v>75</v>
+        <v>196</v>
       </c>
       <c r="B3467" s="0" t="s">
-        <v>76</v>
+        <v>197</v>
       </c>
       <c r="C3467" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3468">
-      <c r="A3468" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3468" s="0" t="s">
-        <v>104</v>
+        <v>3</v>
       </c>
       <c r="C3468" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3469">
-      <c r="A3469" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3469" s="0" t="s">
-        <v>104</v>
+        <v>3</v>
       </c>
       <c r="C3469" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3470">
-      <c r="A3470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3470" s="0" t="s">
-        <v>104</v>
+        <v>3</v>
       </c>
       <c r="C3470" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3471">
-      <c r="A3471" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3471" s="0" t="s">
-        <v>104</v>
+        <v>3</v>
       </c>
       <c r="C3471" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3472">
-      <c r="A3472" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3472" s="0" t="s">
-        <v>213</v>
+        <v>3</v>
       </c>
       <c r="C3472" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3473">
-      <c r="A3473" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3473" s="0" t="s">
-        <v>213</v>
+        <v>3</v>
       </c>
       <c r="C3473" s="0" t="s">
-        <v>4</v>
+        <v>234</v>
       </c>
     </row>
     <row r="3474">
       <c r="B3474" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3474" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3475">
       <c r="B3475" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3475" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3476">
       <c r="B3476" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3476" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3477">
       <c r="B3477" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3477" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3478">
       <c r="B3478" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3478" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3479">
       <c r="B3479" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3479" s="0" t="s">
-        <v>238</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3480">
       <c r="B3480" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C3480" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3481">
       <c r="B3481" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C3481" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3482">
       <c r="B3482" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3482" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3483">
       <c r="B3483" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3483" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3484">
       <c r="B3484" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3484" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3485">
       <c r="B3485" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3485" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3486">
       <c r="B3486" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3486" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3487">
       <c r="B3487" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3487" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3488">
       <c r="B3488" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3488" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3489">
       <c r="B3489" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3489" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3490">
       <c r="B3490" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3490" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3491">
       <c r="B3491" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3491" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3492">
       <c r="B3492" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3492" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3493">
       <c r="B3493" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3493" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3494">
       <c r="B3494" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3494" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3495">
       <c r="B3495" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3495" s="0" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3496">
       <c r="B3496" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3496" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3497">
       <c r="B3497" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3497" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3498">
       <c r="B3498" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3498" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3499">
       <c r="B3499" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3499" s="0" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3500">
       <c r="B3500" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3500" s="0" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3501">
       <c r="B3501" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3501" s="0" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3502">
       <c r="B3502" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3502" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3503">
+      <c r="B3503" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3503" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3504">
+      <c r="B3504" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3504" s="0" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3503">
-[...8 lines deleted...]
-    </row>
     <row r="3505">
+      <c r="B3505" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C3505" s="0" t="s">
-        <v>4</v>
+        <v>235</v>
       </c>
     </row>
     <row r="3506">
+      <c r="B3506" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C3506" s="0" t="s">
-        <v>4</v>
+        <v>236</v>
       </c>
     </row>
     <row r="3507">
+      <c r="B3507" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C3507" s="0" t="s">
-        <v>4</v>
+        <v>237</v>
       </c>
     </row>
     <row r="3508">
+      <c r="B3508" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C3508" s="0" t="s">
-        <v>4</v>
+        <v>237</v>
       </c>
     </row>
     <row r="3509">
+      <c r="B3509" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C3509" s="0" t="s">
-        <v>4</v>
+        <v>238</v>
       </c>
     </row>
     <row r="3510">
+      <c r="B3510" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C3510" s="0" t="s">
-        <v>4</v>
+        <v>238</v>
       </c>
     </row>
     <row r="3511">
       <c r="C3511" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3512">
       <c r="C3512" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3513">
       <c r="C3513" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3514">
       <c r="C3514" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3515">
       <c r="C3515" s="0" t="s">
         <v>4</v>
@@ -39302,32 +39326,72 @@
         <v>4</v>
       </c>
     </row>
     <row r="3564">
       <c r="C3564" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3565">
       <c r="C3565" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3566">
       <c r="C3566" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3567">
       <c r="C3567" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3568">
       <c r="C3568" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3569">
+      <c r="C3569" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3570">
+      <c r="C3570" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3571">
+      <c r="C3571" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3572">
+      <c r="C3572" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3573">
+      <c r="C3573" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3574">
+      <c r="C3574" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3575">
+      <c r="C3575" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3576">
+      <c r="C3576" s="0" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>