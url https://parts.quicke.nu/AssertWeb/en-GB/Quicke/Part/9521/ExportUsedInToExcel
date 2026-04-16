--- v0 (2025-12-07)
+++ v1 (2026-04-16)
@@ -27,60 +27,60 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">260HV/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Maxi Grapple 260 Alo HD/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">260HXV/ </t>
   </si>
   <si>
+    <t xml:space="preserve">260HDV/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">260HD/ </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">260HDV/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -141,118 +141,118 @@
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="B6" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="C15" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="C16" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="C17" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="C18" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="C19" s="0" t="s">
         <v>4</v>