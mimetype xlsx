--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -560,411 +560,411 @@
       <c r="C46" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95">
       <c r="C95" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="96">
       <c r="C96" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="97">
       <c r="C97" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="98">
       <c r="C98" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="99">
       <c r="C99" s="0" t="s">
         <v>34</v>