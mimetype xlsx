--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -960,50 +960,92 @@
   <si>
     <t>418446</t>
   </si>
   <si>
     <t>V21MN</t>
   </si>
   <si>
     <t>418456</t>
   </si>
   <si>
     <t>V22LN</t>
   </si>
   <si>
     <t>403456</t>
   </si>
   <si>
     <t>V5S</t>
   </si>
   <si>
     <t>Lifting Implements</t>
   </si>
   <si>
     <t xml:space="preserve">Forks/ </t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -1042,92 +1084,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...40 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t xml:space="preserve">M+ Hydraulic Series/ </t>
   </si>
   <si>
     <t>301790</t>
   </si>
   <si>
     <t>C09</t>
   </si>
   <si>
     <t>301721</t>
   </si>
   <si>
     <t>C12</t>
   </si>
   <si>
     <t>301831</t>
   </si>
   <si>
     <t>C13</t>
   </si>
   <si>
     <t>301213</t>
   </si>
@@ -5530,835 +5530,835 @@
       <c r="B392" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="393">
       <c r="B393" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="394">
       <c r="B394" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>318</v>
+        <v>65</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>319</v>
+        <v>66</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>320</v>
+        <v>113</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>321</v>
+        <v>78</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>322</v>
+        <v>114</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>323</v>
+        <v>80</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>324</v>
+        <v>115</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>325</v>
+        <v>82</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>326</v>
+        <v>116</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>327</v>
+        <v>88</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>328</v>
+        <v>117</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>329</v>
+        <v>90</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>331</v>
+        <v>94</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>333</v>
+        <v>96</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>334</v>
+        <v>120</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>335</v>
+        <v>98</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>336</v>
+        <v>121</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>337</v>
+        <v>102</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>338</v>
+        <v>122</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>339</v>
+        <v>104</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>341</v>
+        <v>106</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>342</v>
+        <v>124</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>343</v>
+        <v>108</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>344</v>
+        <v>125</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>345</v>
+        <v>110</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>117</v>
+        <v>73</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>94</v>
+        <v>129</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>96</v>
+        <v>131</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>98</v>
+        <v>133</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>104</v>
+        <v>137</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>110</v>
+        <v>143</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>74</v>
+        <v>145</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>86</v>
+        <v>147</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>67</v>
+        <v>148</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>68</v>
+        <v>149</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>69</v>
+        <v>150</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>70</v>
+        <v>151</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>71</v>
+        <v>152</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>72</v>
+        <v>153</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>73</v>
+        <v>154</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>74</v>
+        <v>155</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>131</v>
+        <v>159</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>133</v>
+        <v>161</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>134</v>
+        <v>162</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>135</v>
+        <v>163</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>136</v>
+        <v>164</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>138</v>
+        <v>75</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>140</v>
+        <v>77</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>141</v>
+        <v>78</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>142</v>
+        <v>79</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>143</v>
+        <v>80</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>144</v>
+        <v>81</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>145</v>
+        <v>82</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>146</v>
+        <v>83</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>147</v>
+        <v>84</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>148</v>
+        <v>85</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>149</v>
+        <v>86</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>150</v>
+        <v>87</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>151</v>
+        <v>88</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>152</v>
+        <v>89</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>154</v>
+        <v>91</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>155</v>
+        <v>92</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>156</v>
+        <v>93</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>157</v>
+        <v>94</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>158</v>
+        <v>95</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>162</v>
+        <v>99</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>163</v>
+        <v>100</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>164</v>
+        <v>101</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>77</v>
+        <v>105</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>85</v>
+        <v>318</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>86</v>
+        <v>319</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>87</v>
+        <v>320</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>88</v>
+        <v>321</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>89</v>
+        <v>322</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>90</v>
+        <v>323</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>91</v>
+        <v>324</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>92</v>
+        <v>325</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>93</v>
+        <v>326</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>94</v>
+        <v>327</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>95</v>
+        <v>328</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>96</v>
+        <v>329</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>97</v>
+        <v>330</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>98</v>
+        <v>331</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>99</v>
+        <v>332</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>100</v>
+        <v>333</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>101</v>
+        <v>334</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>102</v>
+        <v>335</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>103</v>
+        <v>336</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>104</v>
+        <v>337</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>105</v>
+        <v>338</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>107</v>
+        <v>340</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>108</v>
+        <v>341</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>109</v>
+        <v>342</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>110</v>
+        <v>343</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>111</v>
+        <v>344</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>112</v>
+        <v>345</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>347</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
         <v>348</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>5</v>