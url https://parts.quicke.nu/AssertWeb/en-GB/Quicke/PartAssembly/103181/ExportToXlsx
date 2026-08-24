--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -81,51 +81,51 @@
   <si>
     <t>17</t>
   </si>
   <si>
     <t>60016205</t>
   </si>
   <si>
     <t>1.200</t>
   </si>
   <si>
     <t>Conus 2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60030013-17</t>
   </si>
   <si>
     <t>Tine with nut</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
-    <t>11.7</t>
+    <t>11.700</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5068119</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.250</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5068010-17</t>
   </si>
   <si>
     <t>Quicke Q-tines help you in your daily work by providing the optimal interaction between the implement and the material.
  Length: 980 mm
  Thread: M30x2</t>
   </si>
   <si>