--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -174,63 +174,63 @@
   <si>
     <t>5052286</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>5052287</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>5051098</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
-    <t>.2</t>
+    <t>0.200</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>5027828</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
-    <t>.38</t>
+    <t>0.380</t>
   </si>
   <si>
     <t>M24x1,5</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>8 PCS</t>
   </si>
   <si>
     <t>5028321</t>
   </si>
   <si>
     <t>M24x1.5 for Pipe Ø16</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>5028323</t>
   </si>
   <si>
     <t>Ferrule</t>
   </si>