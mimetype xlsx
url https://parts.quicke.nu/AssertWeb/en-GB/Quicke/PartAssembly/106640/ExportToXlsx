--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -51,51 +51,51 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11256065</t>
   </si>
   <si>
     <t>Powergrab XL+ 240</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60119720-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>25/12/2025</t>
+    <t>12/25/2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60077887</t>
   </si>
   <si>
     <t>Pin cpl.</t>
   </si>
   <si>
     <t>2.100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60075512</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
   <si>
     <t>0.200</t>
   </si>