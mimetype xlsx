--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -78,51 +78,51 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>10550510</t>
   </si>
   <si>
     <t>Compact valve</t>
   </si>
   <si>
     <t>7332744</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5220601</t>
   </si>
   <si>
     <t>Hose clamp LH</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
-    <t>.2</t>
+    <t>0.200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5220603</t>
   </si>
   <si>
     <t>Hose clamp RH</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5011910</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>.01</t>
   </si>
   <si>
     <t>7</t>
   </si>