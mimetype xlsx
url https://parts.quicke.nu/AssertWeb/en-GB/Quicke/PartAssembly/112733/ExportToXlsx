--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -36,51 +36,51 @@
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11256351</t>
   </si>
   <si>
     <t>Pallet fork L 1200 - Sennebogen</t>
   </si>
   <si>
-    <t>30/11/2022</t>
+    <t>11/30/2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5004919</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>MC6S M8x16</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60056626</t>
   </si>
   <si>
     <t>Decal</t>
   </si>