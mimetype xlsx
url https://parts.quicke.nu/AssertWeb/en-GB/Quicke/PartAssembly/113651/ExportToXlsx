--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -51,51 +51,51 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11256383</t>
   </si>
   <si>
     <t>Attachment kit Sennebogen</t>
   </si>
   <si>
     <t>60084689</t>
   </si>
   <si>
     <t>Attachment Sennebogen</t>
   </si>
   <si>
     <t>90.400</t>
   </si>
   <si>
     <t>60029905</t>
   </si>
   <si>
     <t>Screw kit</t>
   </si>
   <si>
-    <t>7.93</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5051392</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>M6S 24x75 8.8</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5051393</t>
   </si>